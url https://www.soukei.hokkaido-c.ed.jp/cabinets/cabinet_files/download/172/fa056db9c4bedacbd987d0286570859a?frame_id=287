--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,252 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37294C14" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00016010">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>教育課程部会</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4E30A2" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1379DCEC" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>【研究主題】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AEB113" w14:textId="2FE6BCDA" w:rsidR="001958A3" w:rsidRPr="001958A3" w:rsidRDefault="001958A3" w:rsidP="001958A3">
+    <w:p w14:paraId="14AEB113" w14:textId="74A196B5" w:rsidR="001958A3" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="214" w:firstLineChars="100" w:firstLine="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001958A3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>教科・科目の指導計画に基づき「教科横断的な学習」を体系的に位置づけ、各科目で習得する知識及び技術等を、ビジネスの場面において、効果的かつ主体的に活用できる力を育成するための学習内容及び指導方法の在り方について</w:t>
-      </w:r>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356338AE" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="001958A3" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="214" w:firstLineChars="100" w:firstLine="214"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="5CEDBE46" w14:textId="0622501A" w:rsidR="00580FAD" w:rsidRPr="00D25D5A" w:rsidRDefault="001958A3" w:rsidP="001958A3">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="214" w:firstLineChars="100" w:firstLine="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001958A3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B3846E9" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00D25D5A" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CEB8A43" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>【研究内容】</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F481ECB" w14:textId="3BD33ADB" w:rsidR="001958A3" w:rsidRPr="001958A3" w:rsidRDefault="001958A3" w:rsidP="001958A3">
+    <w:p w14:paraId="3AACC3C8" w14:textId="3952554A" w:rsidR="00580FAD" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="214" w:firstLineChars="100" w:firstLine="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001958A3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>現行の学習指導要領においては、「総合的な探究の時間」や「課題研究」に限らず、すべての教科・科目において「教科横断的な学習」の推進が求められている。</w:t>
-[...21 lines deleted...]
-        <w:t>このことを踏まえ、教育課程部会では、各科目で習得する知識及び技術等を、それぞれの学習目標に基づき、ビジネスの現場において効果的かつ主体的に活用する力を育成するための「教科横断的な学習」の在り方について、実践校の事例分析等を通じて検証し、調査・研究を行う。</w:t>
+        <w:t>○○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B33295" w14:textId="25A875B7" w:rsidR="00DE6EDF" w:rsidRDefault="00DE6EDF" w:rsidP="001958A3">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB8C36C" w14:textId="77777777" w:rsidR="00DE6EDF" w:rsidRPr="00D25D5A" w:rsidRDefault="00DE6EDF" w:rsidP="001958A3">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="214"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10DF9F3C" w14:textId="08E826C0" w:rsidR="00580FAD" w:rsidRPr="00D25D5A" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>【研究期間】</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6DEC7086" w14:textId="4668DAB4" w:rsidR="00580FAD" w:rsidRPr="00D25D5A" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
+    <w:p w14:paraId="6DEC7086" w14:textId="55BD7802" w:rsidR="00580FAD" w:rsidRPr="00D25D5A" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:ind w:left="428" w:hangingChars="200" w:hanging="428"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　令和</w:t>
       </w:r>
-      <w:r w:rsidR="001958A3">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年度～令和</w:t>
       </w:r>
-      <w:r w:rsidR="001958A3">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>８</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>年度　２年間</w:t>
+        <w:t xml:space="preserve">年度　</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33D35">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D25D5A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>年間</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACCD74D" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:ind w:left="428" w:hangingChars="200" w:hanging="428"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="497C4B9B" w14:textId="1C7BD827" w:rsidR="00323FD3" w:rsidRPr="00D25D5A" w:rsidRDefault="00580FAD" w:rsidP="00B80687">
       <w:pPr>
         <w:ind w:left="428" w:hangingChars="200" w:hanging="428"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D25D5A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
     </w:p>
@@ -287,118 +286,126 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2849AF" w14:textId="1EE8DC40" w:rsidR="00BB5842" w:rsidRDefault="00BB5842" w:rsidP="00BB5842">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:firstLineChars="100" w:firstLine="214"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF2671B" w14:textId="146A6C13" w:rsidR="00580FAD" w:rsidRDefault="00580FAD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4143E404" w14:textId="4F6BAC3F" w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidRDefault="001958A3" w:rsidP="00580FAD">
+    <w:p w14:paraId="4143E404" w14:textId="013E64F7" w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidRDefault="001958A3" w:rsidP="00580FAD">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="155"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>令和７</w:t>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33D35">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00580FAD" w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度　調査研究協議会</w:t>
       </w:r>
       <w:r w:rsidR="00580FAD" w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00580FAD" w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>名簿</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2409"/>
       </w:tblGrid>
       <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="65A80435" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6530B6A0" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00985558" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+          <w:p w14:paraId="6530B6A0" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00C33D35" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18DB1209" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00985558" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00985558">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>所属</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
@@ -438,312 +445,266 @@
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B64C47" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>部会長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="619936A1" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...4 lines deleted...]
-              <w:t>北海道札幌東商業高等学校</w:t>
+          <w:p w14:paraId="619936A1" w14:textId="24C5737E" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33D35">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD19BA0" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4C1A7E" w14:textId="6CB1B2BC" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="7D4C1A7E" w14:textId="7EC28A33" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>藤　田　和　秀</w:t>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="78C2787B" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A09E3D" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>担当副部会長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34E35B75" w14:textId="20774A83" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="001958A3">
+          <w:p w14:paraId="34E35B75" w14:textId="6DC4FA49" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="001958A3">
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="001958A3">
-[...9 lines deleted...]
-              <w:t>高等学校</w:t>
+            <w:r w:rsidR="00C33D35">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○高</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1138746B" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD6E957" w14:textId="4CF71AB0" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="3DD6E957" w14:textId="3B014DEB" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>池　田　　　隆</w:t>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="7B5AA3AC" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57950AA2" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>委員長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC5BDC0" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...4 lines deleted...]
-              <w:t>北海道釧路商業高等学校</w:t>
+          <w:p w14:paraId="0BC5BDC0" w14:textId="19000C80" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r w:rsidR="00C33D35">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C0D1A82" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DBECA10" w14:textId="3ACD210C" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="5DBECA10" w14:textId="3C1711DA" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>太　田　和　浩</w:t>
-[...69 lines deleted...]
-              <w:t>山　崎　逸　子</w:t>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C9B7CF6" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00985558" w:rsidRDefault="00580FAD" w:rsidP="00580FAD"/>
     <w:p w14:paraId="2415E2D4" w14:textId="76BE85BC" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教育課程部会　担当者</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="1276"/>
@@ -789,2139 +750,2006 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>役職</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="413255E3" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00985558" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00985558">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001958A3" w:rsidRPr="00985558" w14:paraId="5ED42FA4" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="5ED42FA4" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B22C82" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00985558" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="33B22C82" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00985558" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>常任委員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55625975" w14:textId="3248759A" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="001958A3">
-[...16 lines deleted...]
-              <w:t>校</w:t>
+          <w:p w14:paraId="55625975" w14:textId="0583A750" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="390EBC5D" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="390EBC5D" w14:textId="776440A0" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="055D13FB" w14:textId="3880C9E7" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
-            <w:pPr>
+          <w:p w14:paraId="055D13FB" w14:textId="0A152E6D" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="-60" w:left="-129"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>板　野　成　人</w:t>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001958A3" w:rsidRPr="00985558" w14:paraId="7BD3A178" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="7BD3A178" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D348DE8" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="0D348DE8" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3434C344" w14:textId="40AE7AD6" w:rsidR="001958A3" w:rsidRDefault="001958A3" w:rsidP="001958A3">
-[...16 lines deleted...]
-              <w:t>校</w:t>
+          <w:p w14:paraId="3434C344" w14:textId="26B666A1" w:rsidR="00C33D35" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6733D434" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+          <w:p w14:paraId="6733D434" w14:textId="0547D009" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A60BA30" w14:textId="0907FB64" w:rsidR="001958A3" w:rsidRPr="00B925F2" w:rsidRDefault="001958A3" w:rsidP="005274B9">
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w14:paraId="4A60BA30" w14:textId="69A2B974" w:rsidR="00C33D35" w:rsidRPr="00B925F2" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:firstLineChars="139" w:firstLine="298"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
-                <w:szCs w:val="21"/>
-[...1 lines deleted...]
-              <w:t>阿　部　敏　幸</w:t>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001958A3" w:rsidRPr="00985558" w14:paraId="33B73317" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="33B73317" w14:textId="77777777" w:rsidTr="005274B9">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="00E6773A" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9"/>
+          <w:p w14:paraId="00E6773A" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24789EA6" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
-[...16 lines deleted...]
-              <w:t>校</w:t>
+          <w:p w14:paraId="24789EA6" w14:textId="3E8BFBAA" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="426B1116" w14:textId="77777777" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="426B1116" w14:textId="3C779895" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>校長</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207B429D" w14:textId="779B4F68" w:rsidR="001958A3" w:rsidRPr="00E43F88" w:rsidRDefault="001958A3" w:rsidP="005274B9">
-            <w:pPr>
+          <w:p w14:paraId="207B429D" w14:textId="22B17747" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="-60" w:left="-129"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>鎌　本　光　司</w:t>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001958A3" w:rsidRPr="00985558" w14:paraId="5507081B" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="5CFACF0F" w14:textId="77777777" w:rsidTr="00E837E5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
-            <w:vMerge/>
-[...81 lines deleted...]
-            <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="162FB9B9" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+          <w:p w14:paraId="162FB9B9" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>専門委員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3FF4A2CF" w14:textId="1F954DAB" w:rsidR="00580FAD" w:rsidRPr="00B925F2" w:rsidRDefault="001958A3" w:rsidP="005274B9">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF4A2CF" w14:textId="0FFF45A4" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>北海道苫小牧総合経済</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00580FAD" w:rsidRPr="00B925F2">
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2716A64F" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="2716A64F" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>憲</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2AF6E6A3" w14:textId="15A441D9" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:firstLineChars="139" w:firstLine="298"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="63989273" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="63989273" w14:textId="77777777" w:rsidTr="00E837E5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE6561B" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+          <w:p w14:paraId="1CE6561B" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307776"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B82139D" w14:textId="4F1F4BB1" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="001958A3" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="583744A7" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007C00A4">
+          <w:p w14:paraId="583744A7" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>希</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5B51939B" w14:textId="597EEBEF" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="5A052716" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="5A052716" w14:textId="77777777" w:rsidTr="00E837E5">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F372A41" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+          <w:p w14:paraId="6F372A41" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307775"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325CEFB5" w14:textId="7EA79818" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="001958A3" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3264C267" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="007C00A4">
+          <w:p w14:paraId="3264C267" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>梢</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5E82C67A" w14:textId="752E2250" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005C12BE">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="5B09C013" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="5B09C013" w14:textId="77777777" w:rsidTr="004907BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B95EFF" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
+          <w:p w14:paraId="12B95EFF" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:spacing w:val="34"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7E149B" w14:textId="7E82C5E7" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:rPr>
                 <w:kern w:val="0"/>
-                <w:fitText w:val="2996" w:id="-703307774"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="001958A3" w:rsidRPr="00B80687">
-[...2 lines deleted...]
-                <w:spacing w:val="34"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BE97273" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:kern w:val="0"/>
-                <w:fitText w:val="2996" w:id="-703307774"/>
-[...6 lines deleted...]
-                <w:spacing w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
-                <w:fitText w:val="2996" w:id="-703307774"/>
-[...34 lines deleted...]
-                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>周</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="05D86E3D" w14:textId="12F2E713" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="4FEFBAD7" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="4FEFBAD7" w14:textId="77777777" w:rsidTr="004907BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="201A6F4C" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9"/>
+          <w:p w14:paraId="201A6F4C" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307773"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="312C7AA5" w14:textId="79EF326A" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="00B80687" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1269E316" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="1269E316" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>央</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="03397FFD" w14:textId="0B978F5C" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="5CD89BD4" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="5CD89BD4" w14:textId="77777777" w:rsidTr="004907BA">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ADFB136" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9"/>
+          <w:p w14:paraId="3ADFB136" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307772"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329E2CB3" w14:textId="686E0451" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="00B80687" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79259ED3" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="79259ED3" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>明</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="334AEFA7" w14:textId="50636C86" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F35F4D">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="0A356FD1" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="0A356FD1" w14:textId="77777777" w:rsidTr="0055222D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7CDEFCC3" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9"/>
+          <w:p w14:paraId="7CDEFCC3" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307771"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1193C27F" w14:textId="5FA88259" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="00B80687" w:rsidRPr="00B80687">
-[...15 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C994D23" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="6C994D23" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>幸</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="50313119" w14:textId="5A65EDB4" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00412A41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="0EC72024" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="0EC72024" w14:textId="77777777" w:rsidTr="0055222D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3F0F4F56" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9"/>
+          <w:p w14:paraId="3F0F4F56" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...8 lines deleted...]
-                <w:fitText w:val="2996" w:id="-703307770"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="496368BD" w14:textId="5E9D71E3" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="00B80687" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B5F3FB" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="05B5F3FB" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>也</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="305D8514" w14:textId="135D0628" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00412A41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00580FAD" w:rsidRPr="00985558" w14:paraId="2AE30198" w14:textId="77777777" w:rsidTr="005274B9">
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="2AE30198" w14:textId="77777777" w:rsidTr="0055222D">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0828D0AF" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9"/>
+          <w:p w14:paraId="0828D0AF" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DA879E" w14:textId="5926FE56" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A917B28" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00523153">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>教諭</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3A2EA7AA" w14:textId="72C1F85B" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00412A41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="32509CE4" w14:textId="77777777" w:rsidTr="0055222D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="43890A3C" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5A6DCC" w14:textId="47F80029" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:rPr>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="573313C8" w14:textId="073CE105" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>教諭</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D8AD66B" w14:textId="1661B45F" w:rsidR="00C33D35" w:rsidRPr="00523153" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00412A41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C33D35" w:rsidRPr="00985558" w14:paraId="42DE0043" w14:textId="77777777" w:rsidTr="0055222D">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="64D05732" w14:textId="77777777" w:rsidR="00C33D35" w:rsidRPr="00E43F88" w:rsidRDefault="00C33D35" w:rsidP="00C33D35"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:spacing w:val="50"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27AE09C8" w14:textId="102AF359" w:rsidR="00C33D35" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:rPr>
                 <w:kern w:val="0"/>
-                <w:fitText w:val="2996" w:id="-703307769"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道</w:t>
             </w:r>
-            <w:r w:rsidR="00B80687" w:rsidRPr="00B80687">
-[...24 lines deleted...]
-              <w:t>校</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○○○○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E43F88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A917B28" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00E43F88" w:rsidRDefault="00580FAD" w:rsidP="005274B9">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E43F88">
+          <w:p w14:paraId="5ABA17B8" w14:textId="650EE1F1" w:rsidR="00C33D35" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>教諭</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-                <w:spacing w:val="56"/>
+          </w:tcPr>
+          <w:p w14:paraId="302CD46C" w14:textId="3D5156FC" w:rsidR="00C33D35" w:rsidRDefault="00C33D35" w:rsidP="00C33D35">
+            <w:pPr>
+              <w:ind w:leftChars="139" w:left="298"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:kern w:val="0"/>
-                <w:fitText w:val="1498" w:id="-703308281"/>
-[...9 lines deleted...]
-              <w:t>樹</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00412A41">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○　○　○　○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="61C10014" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD"/>
     <w:p w14:paraId="0B8B44B4" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>調査研究協議会</w:t>
       </w:r>
       <w:r w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00580FAD">
         <w:rPr>
           <w:rFonts w:hAnsi="Times New Roman" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>開催日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797278E7" w14:textId="5C38A5E2" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
+    <w:p w14:paraId="797278E7" w14:textId="27FBA400" w:rsidR="00580FAD" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第１回　　令和</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>６</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>月</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）　北海道札幌東商業高等学校</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37953B84" w14:textId="55E7F5DE" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
+    <w:p w14:paraId="37953B84" w14:textId="4419D076" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第２回　　令和</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>９</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>１</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>月</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）　北海道札幌東商業高等学校</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73190BB2" w14:textId="371285D3" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
+    <w:p w14:paraId="73190BB2" w14:textId="30C7079B" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第３回　　令和</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>火</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）　北海道札幌東商業高等学校</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E29637" w14:textId="6E931AE6" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
+    <w:p w14:paraId="22E29637" w14:textId="374A3B7D" w:rsidR="00580FAD" w:rsidRPr="00A739C8" w:rsidRDefault="00580FAD" w:rsidP="00580FAD">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第４回　　令和</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>８</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>１</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>９</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="00B80687">
+      <w:r w:rsidR="00C33D35">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>金</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00A739C8">
         <w:rPr>
           <w:rFonts w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）　北海道札幌東商業高等学校</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C0D2A4" w14:textId="77777777" w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidRDefault="00580FAD">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00580FAD" w:rsidRPr="00580FAD" w:rsidSect="00397822">
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311" w:charSpace="855"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="225E35EB" w14:textId="77777777" w:rsidR="00232240" w:rsidRDefault="00232240" w:rsidP="00347E9E">
+    <w:p w14:paraId="39DC7C35" w14:textId="77777777" w:rsidR="00EA3A4A" w:rsidRDefault="00EA3A4A" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6C7E5B" w14:textId="77777777" w:rsidR="00232240" w:rsidRDefault="00232240" w:rsidP="00347E9E">
+    <w:p w14:paraId="410390F3" w14:textId="77777777" w:rsidR="00EA3A4A" w:rsidRDefault="00EA3A4A" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="396B0440" w14:textId="77777777" w:rsidR="00232240" w:rsidRDefault="00232240" w:rsidP="00347E9E">
+    <w:p w14:paraId="5EBFD816" w14:textId="77777777" w:rsidR="00EA3A4A" w:rsidRDefault="00EA3A4A" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57CCADFC" w14:textId="77777777" w:rsidR="00232240" w:rsidRDefault="00232240" w:rsidP="00347E9E">
+    <w:p w14:paraId="06D70C94" w14:textId="77777777" w:rsidR="00EA3A4A" w:rsidRDefault="00EA3A4A" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5773CB1C" w14:textId="0A04551E" w:rsidR="00086CED" w:rsidRPr="004961ED" w:rsidRDefault="00086CED" w:rsidP="00086CED">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004961ED">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>［</w:t>
     </w:r>
     <w:r w:rsidR="004961ED" w:rsidRPr="004961ED">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00580FAD">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>商業部会研究集録</w:t>
     </w:r>
     <w:r w:rsidR="004961ED" w:rsidRPr="004961ED">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="004961ED">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="214"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF063F"/>
     <w:rsid w:val="00016010"/>
+    <w:rsid w:val="000206C4"/>
+    <w:rsid w:val="00063531"/>
     <w:rsid w:val="00086CED"/>
     <w:rsid w:val="00183B9D"/>
     <w:rsid w:val="001958A3"/>
+    <w:rsid w:val="001D43F9"/>
     <w:rsid w:val="0020602D"/>
     <w:rsid w:val="00232240"/>
     <w:rsid w:val="00276CC6"/>
     <w:rsid w:val="002C5760"/>
     <w:rsid w:val="00323FD3"/>
     <w:rsid w:val="00347E9E"/>
+    <w:rsid w:val="00373895"/>
     <w:rsid w:val="00397822"/>
     <w:rsid w:val="003A5342"/>
     <w:rsid w:val="004961ED"/>
     <w:rsid w:val="004B180C"/>
+    <w:rsid w:val="00523153"/>
     <w:rsid w:val="00580FAD"/>
     <w:rsid w:val="006B1B10"/>
     <w:rsid w:val="006B23BF"/>
+    <w:rsid w:val="00891DAC"/>
     <w:rsid w:val="008C2A92"/>
     <w:rsid w:val="008C6263"/>
     <w:rsid w:val="008D750C"/>
     <w:rsid w:val="00942EFE"/>
     <w:rsid w:val="00A13106"/>
     <w:rsid w:val="00A37B73"/>
     <w:rsid w:val="00B80687"/>
     <w:rsid w:val="00BB5842"/>
+    <w:rsid w:val="00C33D35"/>
     <w:rsid w:val="00CD766F"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DE6EDF"/>
+    <w:rsid w:val="00E14877"/>
+    <w:rsid w:val="00EA3A4A"/>
+    <w:rsid w:val="00EB36FF"/>
+    <w:rsid w:val="00F9561F"/>
     <w:rsid w:val="00FF063F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11C8AF4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D97D517E-FA6A-453E-B5BC-434A0BC47167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3249,50 +3077,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00086CED"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -3390,52 +3223,53 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B80687"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B80687"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3700,70 +3534,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>167</Words>
-  <Characters>958</Characters>
+  <Words>126</Words>
+  <Characters>720</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>6</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1123</CharactersWithSpaces>
+  <CharactersWithSpaces>845</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>y-sasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>