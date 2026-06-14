--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,154 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="445771D0" w14:textId="6DFAE910" w:rsidR="00A61588" w:rsidRDefault="00A61588" w:rsidP="00DA3D33">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>簿記競技大会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A0D10C" w14:textId="1FD6AB78" w:rsidR="00F97E01" w:rsidRDefault="00CA29A7" w:rsidP="00F73F04">
+    <w:p w14:paraId="34A0D10C" w14:textId="625C06DB" w:rsidR="00F97E01" w:rsidRDefault="00CA29A7" w:rsidP="00F73F04">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00F73F04">
+      <w:r w:rsidR="00176E80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>41</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>回　北海道高等学校簿記競技大会</w:t>
       </w:r>
       <w:r w:rsidR="00D53B33" w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>兼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F64946D" w14:textId="77389405" w:rsidR="00CA29A7" w:rsidRPr="00D53B33" w:rsidRDefault="00CA29A7" w:rsidP="00F73F04">
+    <w:p w14:paraId="2F64946D" w14:textId="1F635203" w:rsidR="00CA29A7" w:rsidRPr="00D53B33" w:rsidRDefault="00CA29A7" w:rsidP="00F73F04">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
+      <w:r w:rsidR="00176E80">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidR="00F73F04">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>41回</w:t>
+        <w:t>回</w:t>
       </w:r>
       <w:r w:rsidRPr="00D53B33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　全国高等学校簿記競技大会北海道予選</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5185BB18" w14:textId="77777777" w:rsidR="005A470C" w:rsidRDefault="005A470C" w:rsidP="00974659"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,86 +883,88 @@
               <w:t xml:space="preserve">　〃</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714B6EF1" w14:textId="77777777" w:rsidR="00C815A3" w:rsidRDefault="00C815A3" w:rsidP="00A167D2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75EC0CEF" w14:textId="77777777" w:rsidR="00C815A3" w:rsidRDefault="00C815A3" w:rsidP="00A167D2"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BB9108D" w14:textId="77777777" w:rsidR="00C815A3" w:rsidRPr="00974659" w:rsidRDefault="00C815A3" w:rsidP="00A167D2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C4DB973" w14:textId="77777777" w:rsidR="00CA29A7" w:rsidRPr="00974659" w:rsidRDefault="00CA29A7" w:rsidP="00974659"/>
-    <w:p w14:paraId="676EB2AB" w14:textId="7504740E" w:rsidR="00CA29A7" w:rsidRPr="00B3047D" w:rsidRDefault="00CA29A7" w:rsidP="00F97E01">
+    <w:p w14:paraId="676EB2AB" w14:textId="4F81EA80" w:rsidR="00CA29A7" w:rsidRPr="00B3047D" w:rsidRDefault="00CA29A7" w:rsidP="00BF645D">
       <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:afterLines="50" w:after="155"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3047D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="004212F4">
+      <w:r w:rsidR="00176E80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3047D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>回（令和</w:t>
       </w:r>
-      <w:r w:rsidR="004212F4">
+      <w:r w:rsidR="00176E80">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3047D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度）全国高等学校簿記競技大会</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1245,52 +1255,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>北海道〇〇高</w:t>
             </w:r>
             <w:r w:rsidR="00CA29A7" w:rsidRPr="00974659">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="408E9059" w14:textId="2222573E" w:rsidR="00CA29A7" w:rsidRPr="00974659" w:rsidRDefault="007A67C0" w:rsidP="00974659">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>氏名</w:t>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38448F15" w14:textId="3C848263" w:rsidR="00CA29A7" w:rsidRPr="00974659" w:rsidRDefault="00F73F04" w:rsidP="00974659">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>〇〇</w:t>
             </w:r>
             <w:r w:rsidR="00CA29A7" w:rsidRPr="00974659">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>点</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA29A7" w:rsidRPr="00974659" w14:paraId="164BC7B8" w14:textId="77777777" w:rsidTr="00F23E6F">
         <w:tc>
           <w:tcPr>
@@ -1602,158 +1610,158 @@
                         </w:rPr>
                         <w:t>大会の様子、出場生徒の集合写真等の挿入可</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000815B8" w:rsidRPr="00974659" w:rsidSect="005847CE">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311" w:charSpace="855"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E3B8131" w14:textId="77777777" w:rsidR="00BE5AAE" w:rsidRDefault="00BE5AAE" w:rsidP="00347E9E">
+    <w:p w14:paraId="65AA0234" w14:textId="77777777" w:rsidR="00D31609" w:rsidRDefault="00D31609" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54EB3DFB" w14:textId="77777777" w:rsidR="00BE5AAE" w:rsidRDefault="00BE5AAE" w:rsidP="00347E9E">
+    <w:p w14:paraId="574C0E37" w14:textId="77777777" w:rsidR="00D31609" w:rsidRDefault="00D31609" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B8CE322" w14:textId="77777777" w:rsidR="00BE5AAE" w:rsidRDefault="00BE5AAE" w:rsidP="00347E9E">
+    <w:p w14:paraId="7AAA94AE" w14:textId="77777777" w:rsidR="00D31609" w:rsidRDefault="00D31609" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04BBAA8E" w14:textId="77777777" w:rsidR="00BE5AAE" w:rsidRDefault="00BE5AAE" w:rsidP="00347E9E">
+    <w:p w14:paraId="71F95C51" w14:textId="77777777" w:rsidR="00D31609" w:rsidRDefault="00D31609" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EDF26FC" w14:textId="348A122B" w:rsidR="00DD2C74" w:rsidRPr="00F320A8" w:rsidRDefault="00DD2C74" w:rsidP="00DD2C74">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F320A8">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>［ 各種競技大会 ］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA72819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04A8F2A6"/>
     <w:lvl w:ilvl="0" w:tplc="681683AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
@@ -1888,198 +1896,207 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3080" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1229802561">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1981569183">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="214"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF063F"/>
     <w:rsid w:val="00065E03"/>
     <w:rsid w:val="000815B8"/>
+    <w:rsid w:val="00176E80"/>
     <w:rsid w:val="001804D6"/>
     <w:rsid w:val="0019006D"/>
     <w:rsid w:val="00276CC6"/>
     <w:rsid w:val="002B2D8E"/>
     <w:rsid w:val="002C20EB"/>
     <w:rsid w:val="002C5909"/>
     <w:rsid w:val="00340188"/>
     <w:rsid w:val="00347E9E"/>
     <w:rsid w:val="003A5342"/>
     <w:rsid w:val="003B5EC3"/>
     <w:rsid w:val="004212F4"/>
     <w:rsid w:val="004B1655"/>
     <w:rsid w:val="004E662C"/>
     <w:rsid w:val="005428AE"/>
     <w:rsid w:val="005847CE"/>
     <w:rsid w:val="005A470C"/>
+    <w:rsid w:val="00644FB8"/>
     <w:rsid w:val="00680253"/>
+    <w:rsid w:val="007774BB"/>
     <w:rsid w:val="007A67C0"/>
     <w:rsid w:val="007B3628"/>
     <w:rsid w:val="007B5D3B"/>
     <w:rsid w:val="00842779"/>
     <w:rsid w:val="008A4AF4"/>
     <w:rsid w:val="00942EFE"/>
     <w:rsid w:val="009473F2"/>
     <w:rsid w:val="00974659"/>
+    <w:rsid w:val="009C5BAA"/>
     <w:rsid w:val="00A1402B"/>
     <w:rsid w:val="00A53032"/>
     <w:rsid w:val="00A61588"/>
     <w:rsid w:val="00A741E8"/>
     <w:rsid w:val="00B3047D"/>
+    <w:rsid w:val="00B322B6"/>
     <w:rsid w:val="00BA2B7A"/>
     <w:rsid w:val="00BE5AAE"/>
+    <w:rsid w:val="00BF645D"/>
     <w:rsid w:val="00C230A5"/>
     <w:rsid w:val="00C815A3"/>
     <w:rsid w:val="00CA29A7"/>
     <w:rsid w:val="00CA2A26"/>
     <w:rsid w:val="00CB4E26"/>
     <w:rsid w:val="00CC36FA"/>
+    <w:rsid w:val="00D31609"/>
     <w:rsid w:val="00D53B33"/>
     <w:rsid w:val="00D94888"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DA3D33"/>
     <w:rsid w:val="00DD2C74"/>
+    <w:rsid w:val="00F035D9"/>
     <w:rsid w:val="00F23E6F"/>
     <w:rsid w:val="00F320A8"/>
     <w:rsid w:val="00F55E0E"/>
     <w:rsid w:val="00F73F04"/>
+    <w:rsid w:val="00F95DBC"/>
     <w:rsid w:val="00F97E01"/>
     <w:rsid w:val="00FF063F"/>
     <w:rsid w:val="00FF2A77"/>
     <w:rsid w:val="00FF3FAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11C8AF4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D97D517E-FA6A-453E-B5BC-434A0BC47167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2407,50 +2424,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D94888"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -2579,52 +2601,53 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F73F04"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ab">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F73F04"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -2890,69 +2913,69 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>58</Words>
-  <Characters>334</Characters>
+  <Characters>332</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>391</CharactersWithSpaces>
+  <CharactersWithSpaces>389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>y-sasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>