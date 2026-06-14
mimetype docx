--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,2890 +1,1109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="176C68E0" w14:textId="3D7AAF98" w:rsidR="006E657A" w:rsidRPr="00284444" w:rsidRDefault="006E657A" w:rsidP="00E04387">
+    <w:p w14:paraId="60A24F56" w14:textId="5A9092E9" w:rsidR="002C1DAC" w:rsidRPr="002C1DAC" w:rsidRDefault="002C1DAC" w:rsidP="000657A4">
       <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C1DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>商業クラブ研究発表大会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C66F22" w14:textId="49922729" w:rsidR="003F7052" w:rsidRPr="00A175D9" w:rsidRDefault="003F7052" w:rsidP="00B2272F">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00284444">
+      <w:r w:rsidRPr="00A175D9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>商業実務競技新人大会</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="0072542C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A175D9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>回　北海道高等学校商業クラブ研究発表大会</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0041673B" w:rsidRPr="00BE7C88" w14:paraId="566BD1B5" w14:textId="77777777" w:rsidTr="0041673B">
+      <w:tr w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w14:paraId="1B269C45" w14:textId="77777777" w:rsidTr="0023765A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5223F176" w14:textId="77777777" w:rsidR="0041673B" w:rsidRPr="00BE7C88" w:rsidRDefault="0041673B" w:rsidP="00A167D2">
-            <w:bookmarkStart w:id="0" w:name="_Hlk163761408"/>
+          <w:p w14:paraId="55E81602" w14:textId="5CB3193D" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B1079C">
             <w:r w:rsidRPr="00BE7C88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>期　日：</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F02B10">
+            <w:r w:rsidR="0023765A" w:rsidRPr="00F02B10">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>令和</w:t>
             </w:r>
+            <w:r w:rsidR="0023765A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A" w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A" w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A" w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidR="0023765A" w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A13978" w14:textId="78126699" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B1079C">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>参加</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>○</w:t>
-[...5 lines deleted...]
-              <w:t>年</w:t>
+              <w:t>校数</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2272F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〇</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>○</w:t>
-[...29 lines deleted...]
-              <w:t>）</w:t>
+              <w:t>校</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w14:paraId="58843806" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3345B738" w14:textId="3FDBBA26" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B2272F">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>会　場：</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2272F" w:rsidRPr="00BE7C88">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47F328AA" w14:textId="77777777" w:rsidR="0041673B" w:rsidRPr="00BE7C88" w:rsidRDefault="0041673B" w:rsidP="00A167D2">
+          <w:p w14:paraId="1492A302" w14:textId="445CABB6" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B1079C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w14:paraId="700661D8" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63663623" w14:textId="0F133928" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B1079C">
             <w:r w:rsidRPr="00BE7C88">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>参加</w:t>
-[...17 lines deleted...]
-              <w:t>○校</w:t>
+              <w:t>事務局：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F7052">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道釧路商業高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6337D57F" w14:textId="77777777" w:rsidR="00DF2FA9" w:rsidRPr="00BE7C88" w:rsidRDefault="00DF2FA9" w:rsidP="00B1079C"/>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0041673B" w:rsidRPr="00BE7C88" w14:paraId="4199B2D3" w14:textId="77777777" w:rsidTr="0041673B">
-[...81 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="5F1B340A" w14:textId="77777777" w:rsidR="0041673B" w:rsidRPr="0041673B" w:rsidRDefault="0041673B" w:rsidP="006E657A"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4D70C52B" w14:textId="77777777" w:rsidR="00A175D9" w:rsidRDefault="00A175D9" w:rsidP="003F7052"/>
+    <w:p w14:paraId="04DD6D22" w14:textId="5D410216" w:rsidR="0023765A" w:rsidRPr="00DF2FA9" w:rsidRDefault="0023765A" w:rsidP="003F7052">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>【競技部門】</w:t>
+        <w:t>【</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003F7052">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>○　ワープロ競技（</w:t>
-[...6 lines deleted...]
-        <w:t>○</w:t>
+        <w:t>総合賞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>名）</w:t>
-[...8 lines deleted...]
-        <w:t>［団体の部］</w:t>
+        <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
-        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="3123"/>
+        <w:gridCol w:w="6094"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D92BBD" w14:paraId="404A29A4" w14:textId="77777777" w:rsidTr="005C0D01">
-[...10 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="0023765A" w14:paraId="529B7B6A" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B243F3F" w14:textId="53D98EEC" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="189B34EC" w14:textId="6B8120F0" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="214"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D92BBD" w14:paraId="639F95AF" w14:textId="77777777" w:rsidTr="005C0D01">
-[...131 lines deleted...]
-          <w:p w14:paraId="3B7FE7D4" w14:textId="76EA7198" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="006E657A"/>
+      <w:tr w:rsidR="0023765A" w14:paraId="498BAE3D" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DA83B3" w14:textId="0AFE407D" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB3CFA" w14:textId="5C4CD7C3" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E29A897" w14:textId="7305FE54" w:rsidR="00D92BBD" w:rsidRPr="006E657A" w:rsidRDefault="00D92BBD" w:rsidP="00D92BBD">
-      <w:r>
+    <w:p w14:paraId="1623CF75" w14:textId="3DF9B3E8" w:rsidR="003F7052" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+      <w:r w:rsidRPr="0023765A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>［個人の部］</w:t>
+        <w:t>【優秀賞】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="9354" w:type="dxa"/>
-        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="3265"/>
+        <w:gridCol w:w="5952"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E207D" w14:paraId="11D3F9A7" w14:textId="77777777" w:rsidTr="005C0D01">
-[...215 lines deleted...]
-          <w:p w14:paraId="47360F0B" w14:textId="038BEF50" w:rsidR="007E207D" w:rsidRDefault="007E207D" w:rsidP="007E207D"/>
+      <w:tr w:rsidR="0023765A" w14:paraId="5E4B39F8" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3265" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8B0893" w14:textId="38FBB30C" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D4A859" w14:textId="56FCBD6C" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A6DDD83" w14:textId="68AA31D3" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="006E657A"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="76DA81A2" w14:textId="0821C50C" w:rsidR="003F7052" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="003F7052">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>○　ビジネス計算　珠算競技（</w:t>
+        <w:t>【</w:t>
       </w:r>
-      <w:r w:rsidR="00427C44">
+      <w:r w:rsidRPr="003F7052">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>〇</w:t>
+        <w:t>部門賞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
         </w:rPr>
-        <w:t>名）</w:t>
-[...8 lines deleted...]
-        <w:t>［団体の部］</w:t>
+        <w:t>】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
-        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="1706"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4676"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E207D" w14:paraId="3611C9F9" w14:textId="77777777" w:rsidTr="005C0D01">
-[...10 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="0023765A" w14:paraId="30BC849B" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F28A911" w14:textId="6ABFA09B" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30044AB8" w14:textId="3AABC55F" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EAEE15" w14:textId="2B10B2E5" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="214"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...9 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr w:rsidR="0023765A" w14:paraId="05A5C965" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA8BB47" w14:textId="25039E1C" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A255E05" w14:textId="7E412A60" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3694CDBE" w14:textId="54814501" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="214"/>
+            </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...9 lines deleted...]
-            </w:r>
+      </w:tr>
+      <w:tr w:rsidR="0023765A" w14:paraId="213A8BBE" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB828B0" w14:textId="1186C5EB" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FDC166" w14:textId="14EE357D" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4676" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F1619D" w14:textId="16D56E1E" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="214"/>
+            </w:pPr>
           </w:p>
-        </w:tc>
-[...52 lines deleted...]
-          <w:p w14:paraId="38F4C8D2" w14:textId="38C07083" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="00A167D2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3FBF3874" w14:textId="77777777" w:rsidR="00D92BBD" w:rsidRPr="006E657A" w:rsidRDefault="00D92BBD" w:rsidP="00D92BBD">
-      <w:r>
+    <w:p w14:paraId="79AB0E90" w14:textId="77777777" w:rsidR="003F7052" w:rsidRPr="003F7052" w:rsidRDefault="003F7052" w:rsidP="003F7052"/>
+    <w:p w14:paraId="325AB53B" w14:textId="298FA986" w:rsidR="003F7052" w:rsidRDefault="003F7052" w:rsidP="007321B5">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:afterLines="50" w:after="155"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
-          <w:noProof/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>［個人の部］</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0023765A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="0072542C">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023765A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>回　全国高等学校生徒商業研究発表大会</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="9354" w:type="dxa"/>
-        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2550"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="4820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E207D" w14:paraId="2FB298CA" w14:textId="77777777" w:rsidTr="005C0D01">
-[...4 lines deleted...]
-          <w:p w14:paraId="25E57D81" w14:textId="77777777" w:rsidR="007E207D" w:rsidRDefault="007E207D" w:rsidP="007E207D">
+      <w:tr w:rsidR="0023765A" w:rsidRPr="00BE7C88" w14:paraId="6B11F759" w14:textId="77777777" w:rsidTr="00A167D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E9CE5D" w14:textId="77777777" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00A167D2">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>期　日：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>令和</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>優　勝</w:t>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日（</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>○</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F02B10">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="700C7CA7" w14:textId="579A8A8E" w:rsidR="007E207D" w:rsidRDefault="007E207D" w:rsidP="007E207D">
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="459E7597" w14:textId="17604944" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00B2272F">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>参加</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>北海道○○高等学校</w:t>
+              <w:t>校数</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2272F">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>〇</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>校</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-              <w:t>氏名</w:t>
+      </w:tr>
+      <w:tr w:rsidR="0023765A" w:rsidRPr="00BE7C88" w14:paraId="06960A52" w14:textId="77777777" w:rsidTr="00A167D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B4AF4D7" w14:textId="4CF51EB9" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00B2272F">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>会　場：</w:t>
+            </w:r>
+            <w:r w:rsidR="00B2272F" w:rsidRPr="00BE7C88">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
-[...6 lines deleted...]
-              <w:t>得点</w:t>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="759F97F8" w14:textId="77777777" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023765A" w:rsidRPr="00BE7C88" w14:paraId="52688773" w14:textId="77777777" w:rsidTr="00A167D2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45169DC4" w14:textId="77777777" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00A167D2">
+            <w:r w:rsidRPr="00BE7C88">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>事務局：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F7052">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>北海道釧路商業高等学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...162 lines deleted...]
-          <w:p w14:paraId="1CA3683A" w14:textId="77777777" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="00A167D2"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAF47F7" w14:textId="77777777" w:rsidR="0023765A" w:rsidRPr="00BE7C88" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56834C27" w14:textId="77777777" w:rsidR="00D92BBD" w:rsidRPr="006E657A" w:rsidRDefault="00D92BBD" w:rsidP="00D92BBD"/>
-[...34 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="2B250292" w14:textId="77777777" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
-        <w:tblInd w:w="284" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="421" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4814"/>
+        <w:gridCol w:w="997"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="5102"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E207D" w14:paraId="3E931257" w14:textId="77777777" w:rsidTr="005C0D01">
-[...10 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="0023765A" w14:paraId="42EFBB57" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31977929" w14:textId="725B10F7" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0FD517" w14:textId="41AF04E1" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33118A34" w14:textId="63E77637" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023765A" w14:paraId="001D02A6" w14:textId="77777777" w:rsidTr="0023765A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F2D944" w14:textId="2CA1560E" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C85C551" w14:textId="59A5119B" w:rsidR="0023765A" w:rsidRPr="003F7052" w:rsidRDefault="0023765A" w:rsidP="00A167D2"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5102" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B0149" w14:textId="2AA6BCC8" w:rsidR="0023765A" w:rsidRPr="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A">
+            <w:pPr>
+              <w:ind w:firstLineChars="100" w:firstLine="214"/>
+            </w:pPr>
           </w:p>
-        </w:tc>
-[...105 lines deleted...]
-          <w:p w14:paraId="33893A31" w14:textId="77777777" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="00A167D2"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14E2326D" w14:textId="77777777" w:rsidR="00D92BBD" w:rsidRDefault="00D92BBD" w:rsidP="00D92BBD">
-[...674 lines deleted...]
-    <w:p w14:paraId="34F1EDE3" w14:textId="3A494082" w:rsidR="005C0D01" w:rsidRDefault="00427C44" w:rsidP="005C0D01">
+    <w:p w14:paraId="4C4D2BCD" w14:textId="77777777" w:rsidR="0023765A" w:rsidRDefault="0023765A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="58D181CC" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="12EACB95" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="5302E441" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="37FFD6B1" w14:textId="7E3DA2C6" w:rsidR="006B760A" w:rsidRDefault="00B2272F" w:rsidP="0023765A">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48FA7C46" wp14:editId="73A198B4">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="495A901A" wp14:editId="1B76C1FD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4443730</wp:posOffset>
+                  <wp:posOffset>2102485</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>4340860</wp:posOffset>
+                  <wp:posOffset>5825490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1626870" cy="1162050"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2" name="テキスト ボックス 2"/>
+                <wp:docPr id="1" name="テキスト ボックス 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1626870" cy="1162050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6434103E" w14:textId="77777777" w:rsidR="00427C44" w:rsidRDefault="00427C44" w:rsidP="00427C44">
+                          <w:p w14:paraId="1DA5ED96" w14:textId="77777777" w:rsidR="00B2272F" w:rsidRDefault="00B2272F" w:rsidP="00B2272F">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>大会の様子、出場生徒の集合写真等の挿入可</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="48FA7C46" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="495A901A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:349.9pt;margin-top:341.8pt;width:128.1pt;height:91.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDasOmGdAIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l01SCDRig1JQqkoI&#10;kKDi7Hi9ZFWvx7Wd7KZHIqE+RF+h6rnPkxfpZ+cHCj1VzcGZ8cx8nvlmZo9P2lqzuXK+IpPz7l6H&#10;M2UkFZW5y/mnm/GbI858EKYQmozK+UJ5fjJ8/eq4sQPVoynpQjkGEOMHjc35NAQ7yDIvp6oWfo+s&#10;MjCW5GoRoLq7rHCiAXqts16n088acoV1JJX3uD1bG/kw4ZelkuGyLL0KTOccuYV0unRO4pkNj8Xg&#10;zgk7reQmDfEPWdSiMnh0B3UmgmAzV72AqivpyFMZ9iTVGZVlJVWqAdV0O8+quZ4Kq1ItIMfbHU3+&#10;/8HKi/mVY1WR8x5nRtRo0Wr5sLr/sbr/tVp+Y6vl99Vyubr/CZ31Il2N9QNEXVvEhfY9tWj79t7j&#10;MrLQlq6O/6iPwQ7iFzuyVRuYjEH9Xv/oECYJWxda5yC1I3sMt86HD4pqFoWcO3QzkSzm5z4gFbhu&#10;XeJrnnRVjCutk7Lwp9qxuUDjMS8FNZxp4QMucz5Ov5g1IP4I04Y1Oe+/RS4vIONbO8yJFvLzSwTg&#10;aQPYyNKajSiFdtJuqJtQsQBzjtaj6K0cV8A9R2pXwmH2wAj2KVziKDUhGdpInE3Jff3bffTHSMDK&#10;WYNZzrn/MhNOoeKPBsPyrru/H4c/KfsHhz0o7qll8tRiZvUpgbUuNtfKJEb/oLdi6ai+xdqN4qsw&#10;CSPxds5lcFvlNKx3DIsr1WiU3DDwVoRzc21lBI/0RkZv2lvh7KbFAdNxQdu5F4NnnV77xkhDo1mg&#10;skpjECle87phHsuSWrtZ7LiNT/Xk9fj5Gf4GAAD//wMAUEsDBBQABgAIAAAAIQBHQXxC4AAAAAsB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEMjTBLiVBUShyIuNIizGy9JRLwO&#10;sZsGvp7lRG+zmtHsm3KzuEHMOIXek4bbVQICqfG2p1bDW/10k4EI0ZA1gyfU8I0BNtXlRWkK60/0&#10;ivM+toJLKBRGQxfjWEgZmg6dCSs/IrH34SdnIp9TK+1kTlzuBrlOEiWd6Yk/dGbExw6bz/3RabiP&#10;3XP+s2x3Yf0y1/XuPftK06D19dWyfQARcYn/YfjDZ3SomOngj2SDGDSoPGf0yCJLFQhO5HeK1x00&#10;ZEopkFUpzzdUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDasOmGdAIAAMYEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBHQXxC4AAAAAsBAAAP&#10;AAAAAAAAAAAAAAAAAM4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:165.55pt;margin-top:458.7pt;width:128.1pt;height:91.5pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj+nVScwIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1OGzEQvlfqO1i+l01SCDRig1JQqkoI&#10;kKDi7Hi9ZFWvx7Wd7KZHIqE+RF+h6rnPkxfpZ+cHCj1VzcHxeGa+mflmZo9P2lqzuXK+IpPz7l6H&#10;M2UkFZW5y/mnm/GbI858EKYQmozK+UJ5fjJ8/eq4sQPVoynpQjkGEOMHjc35NAQ7yDIvp6oWfo+s&#10;MlCW5GoRILq7rHCiAXqts16n088acoV1JJX3eD1bK/kw4ZelkuGyLL0KTOccuYV0unRO4pkNj8Xg&#10;zgk7reQmDfEPWdSiMgi6gzoTQbCZq15A1ZV05KkMe5LqjMqykirVgGq6nWfVXE+FVakWkOPtjib/&#10;/2DlxfzKsapA7zgzokaLVsuH1f2P1f2v1fIbWy2/r5bL1f1PyKwb6WqsH8Dr2sIvtO+pja6bd4/H&#10;yEJbujr+oz4GPYhf7MhWbWAyOvV7/aNDqCR0XUidg9SO7NHdOh8+KKpZvOTcoZuJZDE/9wEhYbo1&#10;idE86aoYV1onYeFPtWNzgcZjXgpqONPCBzzmfJx+MWtA/OGmDWty3n+LXF5Axlg7zIkW8vNLBOBp&#10;A9jI0pqNeAvtpN1QNKFiAeYcrUfRWzmugHuO1K6Ew+yBEexTuMRRakIytLlxNiX39W/v0R4jAS1n&#10;DWY55/7LTDiFij8aDMu77v5+HP4k7B8c9iC4p5rJU42Z1acE1jAQyC5do33Q22vpqL7F2o1iVKiE&#10;kYidcxncVjgN6x3D4ko1GiUzDLwV4dxcWxnBI72R0Zv2Vji7aXHAdFzQdu7F4Fmn17bR09BoFqis&#10;0hhEite8bpjHsqTWbhY7buNTOVk9fn6GvwEAAP//AwBQSwMEFAAGAAgAAAAhACUtE8/hAAAADAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo7bqQNI1TVUgcirjQIM5uvMRRYzvE&#10;bhr4eswJjqt5mnlbbmfbkwnH0HkngS8YEHSN151rJbzVT3c5kBCV06r3DiV8YYBtdX1VqkL7i3vF&#10;6RBbkkpcKJQEE+NQUBoag1aFhR/QpezDj1bFdI4t1aO6pHLb0yVjD9SqzqUFowZ8NNicDmcrIYvm&#10;ef097/Zh+TLV9f49/xQiSHl7M+82QCLO8Q+GX/2kDlVyOvqz04H0EoTgPKES1jxbAUnEfZ4JIMeE&#10;csZWQKuS/n+i+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBj+nVScwIAAMYEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAlLRPP4QAAAAwBAAAP&#10;AAAAAAAAAAAAAAAAAM0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="6434103E" w14:textId="77777777" w:rsidR="00427C44" w:rsidRDefault="00427C44" w:rsidP="00427C44">
+                    <w:p w14:paraId="1DA5ED96" w14:textId="77777777" w:rsidR="00B2272F" w:rsidRDefault="00B2272F" w:rsidP="00B2272F">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>大会の様子、出場生徒の集合写真等の挿入可</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005C0D01">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="403FEDF0" w14:textId="31B707B3" w:rsidR="005C0D01" w:rsidRPr="006E657A" w:rsidRDefault="005C0D01" w:rsidP="005C0D01">
-[...448 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="54B38EC8" w14:textId="2FC39BD2" w:rsidR="006B760A" w:rsidRDefault="00B2272F" w:rsidP="0023765A">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DE52201" wp14:editId="476DB93D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B82483" wp14:editId="75D69DEB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>4440555</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
-                  <wp:posOffset>7503160</wp:posOffset>
+                  <wp:posOffset>5825490</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1626870" cy="1162050"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1" name="テキスト ボックス 1"/>
+                <wp:docPr id="1959998250" name="テキスト ボックス 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1626870" cy="1162050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:sysClr val="window" lastClr="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="1F53AB1D" w14:textId="77777777" w:rsidR="00427C44" w:rsidRDefault="00427C44" w:rsidP="00427C44">
+                          <w:p w14:paraId="32CFCCD3" w14:textId="77777777" w:rsidR="00B2272F" w:rsidRDefault="00B2272F" w:rsidP="00B2272F">
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>大会の様子、出場生徒の集合写真等の挿入可</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6DE52201" id="テキスト ボックス 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:349.65pt;margin-top:590.8pt;width:128.1pt;height:91.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRtmDWdQIAAM0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuEzEQvSPxD5bvdJPQhhJ1U4VWQUhV&#10;W6lFPTteb7PC6zG2k91ybCTER/ALiDPfkx/h2dmkpeWEyMHxeGbezLyZ2aPjttZsqZyvyOS8v9fj&#10;TBlJRWVuc/7xevrqkDMfhCmEJqNyfqc8Px6/fHHU2JEa0Jx0oRwDiPGjxuZ8HoIdZZmXc1ULv0dW&#10;GShLcrUIEN1tVjjRAL3W2aDXG2YNucI6ksp7vJ5ulHyc8MtSyXBRll4FpnOO3EI6XTpn8czGR2J0&#10;64SdV7JLQ/xDFrWoDILuoE5FEGzhqmdQdSUdeSrDnqQ6o7KspEo1oJp+70k1V3NhVaoF5Hi7o8n/&#10;P1h5vrx0rCrQO86MqNGi9err+v7H+v7XevWNrVff16vV+v4nZNaPdDXWj+B1ZeEX2nfURtfu3eMx&#10;stCWro7/qI9BD+LvdmSrNjAZnYaD4eEbqCR0fUi9g9SO7MHdOh/eK6pZvOTcoZuJZLE88wEhYbo1&#10;idE86aqYVlon4c6faMeWAo3HvBTUcKaFD3jM+TT9YtaA+MNNG9bkfPgauTyDjLF2mDMt5KfnCMDT&#10;BrCRpQ0b8RbaWduR3DE1o+IOBDraTKS3cloB/gwZXgqHEQQxWKtwgaPUhJyou3E2J/flb+/RHpMB&#10;LWcNRjrn/vNCOIXCPxjMzNv+/n7cgSTsH7wZQHCPNbPHGrOoTwjkYS6QXbpG+6C319JRfYPtm8So&#10;UAkjETvnMritcBI2q4b9lWoySWaYeyvCmbmyMoJHliOx1+2NcLbrdMCQnNN2/MXoScM3ttHT0GQR&#10;qKzSNESmN7x2DcDOpA53+x2X8rGcrB6+QuPfAAAA//8DAFBLAwQUAAYACAAAACEABHUV1eIAAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6EMBCG7ya+QzMm3tzCIghI2WxMPKzx4mL23KWzlEhb&#10;pF0WfXrHkx5n/i//fFNtFjOwGSffOysgXkXA0LZO9bYT8N483+XAfJBWycFZFPCFHjb19VUlS+Uu&#10;9g3nfegYlVhfSgE6hLHk3LcajfQrN6Kl7OQmIwONU8fVJC9Ubga+jqKMG9lbuqDliE8a24/92Qh4&#10;CPql+F62O79+nZtmd8g/k8QLcXuzbB+BBVzCHwy/+qQONTkd3dkqzwYBWVEkhFIQ53EGjJAiTVNg&#10;R1ol2X0GvK74/y/qHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDRtmDWdQIAAM0EAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAEdRXV4gAAAA0B&#10;AAAPAAAAAAAAAAAAAAAAAM8EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="window" strokeweight=".5pt">
+              <v:shape w14:anchorId="15B82483" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:458.7pt;width:128.1pt;height:91.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDST3qSewIAANYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+Nws0IYCyRDQRVaUo&#10;iZRUORuvF1b12q5t2KXHIFX9iP5C1XO/Z3+kz14gNOmpKgcz4xm/mXkzs2fndSnJSlhXaJXS7lGH&#10;EqG4zgo1T+nH++mbASXOM5UxqZVI6Vo4ej5+/eqsMiPR0wstM2EJQJQbVSalC+/NKEkcX4iSuSNt&#10;hIIx17ZkHqqdJ5llFdBLmfQ6nX5SaZsZq7lwDreXrZGOI36eC+5v8twJT2RKkZuPp43nLJzJ+IyN&#10;5paZRcG3abB/yKJkhULQPdQl84wsbfECqiy41U7n/ojrMtF5XnARa0A13c6zau4WzIhYC8hxZk+T&#10;+3+w/Hp1a0mRoXfDk+FwOOidgCbFSvSq2XxtHn80j7+azTfSbL43m03z+BM66QbeKuNGeH5nAODr&#10;d7oGxu7e4TLQUee2DP8olMAO6PWedVF7wsOjfq8/OIWJw9aF1kEKwE+enhvr/HuhSxKElFq0NbLN&#10;VlfOt647lxDNaVlk00LKqKzdhbRkxTABGJxMV5RI5jwuUzqNv220P55JRaqU9t8ilxeQIdYecyYZ&#10;//QSAdlLhSICSy0bQfL1rG7Z3jE109kaBFrdjqYzfFoA/goZ3jKLWQQx2C9/gyOXGjnprUTJQtsv&#10;f7sP/hgRWCmpMNspdZ+XzAoU/kFheIbd42PA+qgcn5z2oNhDy+zQopblhQZ5XWyy4VEM/l7uxNzq&#10;8gFrOAlRYWKKI3ZKubc75cK3O4dF5mIyiW5YAMP8lbozPIAHlgOx9/UDs2bbaY8huda7PWCjZw1v&#10;fcNLpSdLr/MiTkNguuV12wAsT5yn7aKH7TzUo9fT52j8GwAA//8DAFBLAwQUAAYACAAAACEAFgUa&#10;q98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTtPQnxKkqJA5FXNog&#10;zm68xBHxOsRuGnh6lhMcRzOa+abYTq4TIw6h9aQgnSUgkGpvWmoUvFZPd2sQIWoyuvOECr4wwLa8&#10;vip0bvyFDjgeYyO4hEKuFdgY+1zKUFt0Osx8j8Teux+cjiyHRppBX7jcdTJLkqV0uiVesLrHR4v1&#10;x/HsFKyifd58T7t9yF7Gqtq/rT/n86DU7c20ewARcYp/YfjFZ3Qomenkz2SC6BTwkahgk64WINjO&#10;7pcZiBPn0iRZgCwL+f9B+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDST3qSewIAANYE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAWBRqr3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="1F53AB1D" w14:textId="77777777" w:rsidR="00427C44" w:rsidRDefault="00427C44" w:rsidP="00427C44">
+                    <w:p w14:paraId="32CFCCD3" w14:textId="77777777" w:rsidR="00B2272F" w:rsidRDefault="00B2272F" w:rsidP="00B2272F">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>大会の様子、出場生徒の集合写真等の挿入可</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="005C0D01">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="78D43AD9" w14:textId="03AB6AAD" w:rsidR="006E657A" w:rsidRPr="006E657A" w:rsidRDefault="006E657A" w:rsidP="005C0D01">
-[...66 lines deleted...]
-    <w:sectPr w:rsidR="000815B8" w:rsidRPr="006E657A" w:rsidSect="00427C44">
+    <w:p w14:paraId="59E987F1" w14:textId="171174C3" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="7D7B26A1" w14:textId="2F4E7E1F" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="46B53BF1" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="172D5335" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="1BCBA958" w14:textId="77777777" w:rsidR="006B760A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:p w14:paraId="3C3E1E1F" w14:textId="77777777" w:rsidR="006B760A" w:rsidRPr="0023765A" w:rsidRDefault="006B760A" w:rsidP="0023765A"/>
+    <w:sectPr w:rsidR="006B760A" w:rsidRPr="0023765A" w:rsidSect="00085FC1">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311" w:charSpace="855"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A7015DD" w14:textId="77777777" w:rsidR="004E2271" w:rsidRDefault="004E2271" w:rsidP="00347E9E">
+    <w:p w14:paraId="798ED108" w14:textId="77777777" w:rsidR="00432BAB" w:rsidRDefault="00432BAB" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="089393B2" w14:textId="77777777" w:rsidR="004E2271" w:rsidRDefault="004E2271" w:rsidP="00347E9E">
+    <w:p w14:paraId="59A27648" w14:textId="77777777" w:rsidR="00432BAB" w:rsidRDefault="00432BAB" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="游ゴシック Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="007BAA68" w14:textId="77777777" w:rsidR="004E2271" w:rsidRDefault="004E2271" w:rsidP="00347E9E">
+    <w:p w14:paraId="0224C955" w14:textId="77777777" w:rsidR="00432BAB" w:rsidRDefault="00432BAB" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2877CF8D" w14:textId="77777777" w:rsidR="004E2271" w:rsidRDefault="004E2271" w:rsidP="00347E9E">
+    <w:p w14:paraId="09B4A4ED" w14:textId="77777777" w:rsidR="00432BAB" w:rsidRDefault="00432BAB" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5EDF26FC" w14:textId="348A122B" w:rsidR="00DD2C74" w:rsidRPr="0041673B" w:rsidRDefault="00DD2C74" w:rsidP="00DD2C74">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EDF26FC" w14:textId="348A122B" w:rsidR="00DD2C74" w:rsidRPr="0023765A" w:rsidRDefault="00DD2C74" w:rsidP="00DD2C74">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0041673B">
+    <w:r w:rsidRPr="0023765A">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>［ 各種競技大会 ］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA72819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04A8F2A6"/>
     <w:lvl w:ilvl="0" w:tplc="681683AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
@@ -3019,195 +1238,195 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3080" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1702046791">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="543179803">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
-  <w:drawingGridHorizontalSpacing w:val="214"/>
+  <w:drawingGridHorizontalSpacing w:val="107"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF063F"/>
+    <w:rsid w:val="000657A4"/>
     <w:rsid w:val="000815B8"/>
+    <w:rsid w:val="00085FC1"/>
     <w:rsid w:val="001804D6"/>
     <w:rsid w:val="0019006D"/>
+    <w:rsid w:val="0023765A"/>
     <w:rsid w:val="00276CC6"/>
-    <w:rsid w:val="00284444"/>
+    <w:rsid w:val="002912B4"/>
     <w:rsid w:val="002B2D8E"/>
+    <w:rsid w:val="002C1DAC"/>
     <w:rsid w:val="002C5909"/>
     <w:rsid w:val="00347E9E"/>
     <w:rsid w:val="003A5342"/>
     <w:rsid w:val="003B5EC3"/>
-    <w:rsid w:val="0041673B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0049455F"/>
+    <w:rsid w:val="003F7052"/>
+    <w:rsid w:val="00432BAB"/>
+    <w:rsid w:val="004720BA"/>
     <w:rsid w:val="004B1655"/>
-    <w:rsid w:val="004E2271"/>
     <w:rsid w:val="004E662C"/>
+    <w:rsid w:val="004F2C88"/>
     <w:rsid w:val="005428AE"/>
-    <w:rsid w:val="005C0D01"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006E657A"/>
+    <w:rsid w:val="0068076C"/>
+    <w:rsid w:val="006B760A"/>
+    <w:rsid w:val="0072542C"/>
+    <w:rsid w:val="007321B5"/>
+    <w:rsid w:val="0076774E"/>
+    <w:rsid w:val="00782F3B"/>
     <w:rsid w:val="007B3628"/>
     <w:rsid w:val="007B5D3B"/>
-    <w:rsid w:val="007E207D"/>
     <w:rsid w:val="00842779"/>
-    <w:rsid w:val="00873A4A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="008C6263"/>
     <w:rsid w:val="00942EFE"/>
     <w:rsid w:val="009473F2"/>
-    <w:rsid w:val="00965B80"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00AE52C3"/>
+    <w:rsid w:val="00A1618C"/>
+    <w:rsid w:val="00A175D9"/>
+    <w:rsid w:val="00B2272F"/>
     <w:rsid w:val="00BA2B7A"/>
-    <w:rsid w:val="00BF3A2B"/>
-    <w:rsid w:val="00C04E64"/>
+    <w:rsid w:val="00BB2041"/>
+    <w:rsid w:val="00BF6708"/>
     <w:rsid w:val="00C230A5"/>
     <w:rsid w:val="00CA2A26"/>
     <w:rsid w:val="00CB4E26"/>
     <w:rsid w:val="00CC36FA"/>
-    <w:rsid w:val="00D341AE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D94143"/>
+    <w:rsid w:val="00D43B08"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DD2C74"/>
-    <w:rsid w:val="00E04387"/>
+    <w:rsid w:val="00DF2FA9"/>
     <w:rsid w:val="00F55E0E"/>
     <w:rsid w:val="00FF063F"/>
     <w:rsid w:val="00FF3FAE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11C8AF4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D97D517E-FA6A-453E-B5BC-434A0BC47167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3535,55 +1754,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF063F"/>
+    <w:rsid w:val="00DF2FA9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -3639,95 +1863,69 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00347E9E"/>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007B5D3B"/>
     <w:pPr>
       <w:ind w:leftChars="400" w:left="840"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="a8">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="0041673B"/>
+    <w:rsid w:val="00DF2FA9"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
-[...25 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3991,71 +2189,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>654</Characters>
+  <Pages>1</Pages>
+  <Words>33</Words>
+  <Characters>189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>767</CharactersWithSpaces>
+  <CharactersWithSpaces>221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>y-sasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>