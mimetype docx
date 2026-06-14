--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,534 +1,587 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42907857" w14:textId="085C114C" w:rsidR="00D22337" w:rsidRPr="00013F64" w:rsidRDefault="00D22337" w:rsidP="00023054">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk150690456"/>
       <w:r w:rsidRPr="00013F64">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>北海道高等学校商業教育研究集会・協議会</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E30A7EE" w14:textId="3DAA1FBD" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00023054">
+    <w:p w14:paraId="2E30A7EE" w14:textId="0C2C28A2" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00023054">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>共通主題　「未来社会におけるビジネスの創造」</w:t>
+        <w:t>共通主題　「</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5166">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73003461" w14:textId="77777777" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74A70441" w14:textId="1BA70F3C" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">１　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F825F7D" w14:textId="5CF3AE46" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00F4606A">
+    <w:p w14:paraId="2F825F7D" w14:textId="75387885" w:rsidR="00E94632" w:rsidRDefault="004B17ED" w:rsidP="00F4606A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182BF297" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="004B17ED" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CE1AD1" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="004B17ED" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3060339D" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRPr="00E94632" w:rsidRDefault="004B17ED" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37961A6C" w14:textId="5448818F" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">２　</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>主催</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14807D2D" w14:textId="77777777" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>高等学校における商業教育の充実発展を図るため、当面する諸問題について研究協議し、教育課程の望ましい在り方を研究するとともに、教職員の資質の向上を図る。</w:t>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t>北海道高等学校長協会商業部会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204ED5F5" w14:textId="2FE5DB49" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">３　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>後援</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172F65A1" w14:textId="77777777" w:rsidR="00F4606A" w:rsidRDefault="00E94632" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道教育委員会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62469A7D" w14:textId="77777777" w:rsidR="00F4606A" w:rsidRDefault="00E94632" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道産業教育振興会</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F79740" w14:textId="6E5A4A7F" w:rsidR="00F4606A" w:rsidRDefault="00686DE7" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB3E3AC" w14:textId="39ECE0AE" w:rsidR="00F4606A" w:rsidRDefault="00686DE7" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B828194" w14:textId="112EEFF2" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00686DE7" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B1CC8D" w14:textId="0B5A1677" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">２　</w:t>
-      </w:r>
+        <w:t>４　期日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5801297E" w14:textId="095C1389" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00F4606A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
-[...7 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道高等学校長協会商業部会</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道教育委員会</w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E94632">
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道産業教育振興会</w:t>
-[...104 lines deleted...]
-        <w:t>29</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00740B0C">
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>火</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:t>)～</w:t>
       </w:r>
-      <w:r w:rsidR="00740B0C">
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>７</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00740B0C">
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>30</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:t>日(</w:t>
       </w:r>
-      <w:r w:rsidR="00740B0C">
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>水</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FA1B2BF" w14:textId="281B19C1" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">５　</w:t>
       </w:r>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39531969" w14:textId="61EFB138" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00740B0C" w:rsidP="006175FE">
+    <w:p w14:paraId="39531969" w14:textId="4446D8E3" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4402AAAF" w14:textId="3FB9451F" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">６　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94632">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>当番校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355AD7BD" w14:textId="5C3A9464" w:rsidR="00E94632" w:rsidRDefault="00E94632" w:rsidP="006175FE">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>滝川市民交流プラザ</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="355AD7BD" w14:textId="36503B55" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="006175FE">
+        <w:t>北海道</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00686DE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>高等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391DCA7F" w14:textId="77777777" w:rsidR="00686DE7" w:rsidRPr="00E94632" w:rsidRDefault="00686DE7" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E94632">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="75D46B4A" w14:textId="0AC6EFDE" w:rsidR="00FF063F" w:rsidRPr="00E94632" w:rsidRDefault="00E94632">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E94632">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>７　日程</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30410FEA" w14:textId="0BBD8280" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:p w14:paraId="4B0C5B26" w14:textId="5BF24EDB" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3411A429" w14:textId="17E0F0FB" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:p w14:paraId="5422D3D9" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="6CC21A78" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="21BAD14F" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="7365921D" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="077790C6" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="583ABE63" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="7A7EE4A1" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="70B26EFB" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="47D91D32" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="23D38D31" w14:textId="77777777" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:p w14:paraId="05DC518B" w14:textId="77777777" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:p w14:paraId="7030F292" w14:textId="77777777" w:rsidR="00FF063F" w:rsidRDefault="00FF063F"/>
     <w:p w14:paraId="723301E3" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="04CFC390" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="364E0564" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="0A0CFAA8" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="14F0A1E5" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
-    <w:p w14:paraId="2D4DA6E8" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="27E1E1DA" w14:textId="3F147F09" w:rsidR="008F4F27" w:rsidRPr="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">８　</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>部会別研究協議</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D0EA36" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
+    <w:p w14:paraId="08D0EA36" w14:textId="320504FF" w:rsidR="006175FE" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>(1) 現実的社会に適合する教育課程編成とその実践」に向けて</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E89645D" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E4C47A" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0895A940" w14:textId="181824DB" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
+      <w:pPr>
+        <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
+      </w:pPr>
       <w:r>
-        <w:t>ICT機器や探究的活動を重視した授業改善等の実現」に向けて</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0895A940" w14:textId="1F85E405" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3) </w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E3AB31" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="004B17ED" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="43AFDF02" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="004B17ED" w:rsidP="006175FE">
+      <w:pPr>
+        <w:ind w:left="209" w:hangingChars="100" w:hanging="209"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2E77E4B0" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="48B2627F" w14:textId="63033C01" w:rsidR="008F4F27" w:rsidRPr="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">９　</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>研究の観点</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E798B7B" w14:textId="7715A52B" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
+    <w:p w14:paraId="7E798B7B" w14:textId="25EDA39C" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
-        <w:t>共通主題「未来社会におけるビジネスの創造」</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2DD23FD7" w14:textId="27DC27BE" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006C070B">
+        <w:t>共通主題「</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>」</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD23FD7" w14:textId="7A1DCDB0" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">　副　　題「次代を担う職業人の育成を目指して」</w:t>
+        <w:t xml:space="preserve">　副　　題「</w:t>
+      </w:r>
+      <w:r w:rsidR="004B17ED">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○」</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A091E6" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CBF0262" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CE1AF01" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4550704F" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF75575" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
@@ -633,171 +686,155 @@
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB0B4EB" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73874C3A" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="744802C3" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050E867C" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="445E118B" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006C070B">
+      <w:pPr>
+        <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F7907C" w14:textId="77777777" w:rsidR="004B17ED" w:rsidRDefault="004B17ED" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4541C789" w14:textId="77777777" w:rsidR="006175FE" w:rsidRPr="006175FE" w:rsidRDefault="006175FE" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E440855" w14:textId="77777777" w:rsidR="006C070B" w:rsidRDefault="006C070B" w:rsidP="006C070B">
       <w:pPr>
         <w:ind w:left="1256" w:hangingChars="600" w:hanging="1256"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53337867" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="05FA4733" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="66D835C2" w14:textId="34AA8401" w:rsidR="008F4F27" w:rsidRPr="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>10　講演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C62084" w14:textId="36B44FB5" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="000C621D" w:rsidP="004E1CF4">
+    <w:p w14:paraId="41C62084" w14:textId="72FCDC27" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="000C621D" w:rsidP="004E1CF4">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t xml:space="preserve">　演題「</w:t>
       </w:r>
-      <w:r w:rsidR="004E1CF4">
+      <w:r w:rsidR="00F806A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>ソメスサドルの挑戦</w:t>
+        <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2B516F" w14:textId="7ACD78A4" w:rsidR="000C621D" w:rsidRDefault="000C621D" w:rsidP="004E1CF4">
+    <w:p w14:paraId="0F2B516F" w14:textId="4CD7B6E5" w:rsidR="000C621D" w:rsidRDefault="000C621D" w:rsidP="004E1CF4">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:ind w:firstLineChars="400" w:firstLine="837"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">講師　</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">　　　　　　代表取締役社長　染谷　昇　様</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EEB8BE" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="30336E06" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="581BBDEA" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="46CF38E8" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="677E5038" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="4FFF276C" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="0C184E52" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="4A16B860" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="3B38A468" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="5B1DA9CF" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="0723A2E8" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="5107B5BB" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="660D8F1D" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="577F262D" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="47AA79D5" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="04C51F0A" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="7314DA99" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="328EF594" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="30270095" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="47802933" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="54EC6168" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="3DF15862" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="7FDCC0E5" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="209B9379" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="2EE0BA5D" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="69EA4CC5" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="1FF9596A" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="4CD24456" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="10837021" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="213BB8A5" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
-    <w:p w14:paraId="7E6AD6D9" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7E6AD6D9" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="07104F36" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="0F9C07FD" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="2B81CF40" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="34D32E04" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="1E822595" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="4FC65434" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="3C0FFE5E" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="6DAC4F85" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="1814962C" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="5754F58F" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="23849622" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="573B45D4" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="543A3744" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1197,93 +1234,100 @@
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CB41F14" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A6FE1FE" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A9BF785" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5AF59919" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="464F9FE4" w14:textId="0320616D" w:rsidR="000C621D" w:rsidRDefault="008F4F27" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>11　全体発表</w:t>
       </w:r>
       <w:r w:rsidR="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（発表１）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C427D9" w14:textId="6E534538" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="000C621D" w:rsidP="008F4F27">
+    <w:p w14:paraId="22C427D9" w14:textId="07F72E6F" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="000C621D" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>北海道</w:t>
       </w:r>
-      <w:r w:rsidR="004B7766">
+      <w:r w:rsidR="00F806A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>奈井江</w:t>
+        <w:t>〇〇</w:t>
       </w:r>
       <w:r w:rsidR="008F4F27" w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>商業高等学校</w:t>
+        <w:t>高等学校</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472C419F" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>発表者　〇　〇　〇　〇</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07DE4788" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRPr="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>〇　〇　〇　〇</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4674F9F2" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
@@ -1649,80 +1693,80 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>全体発表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（発表２）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A96971C" w14:textId="3A595842" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
+    <w:p w14:paraId="1A96971C" w14:textId="72726972" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B83EA4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008F4F27" w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>北海道</w:t>
       </w:r>
-      <w:r w:rsidR="004B7766">
+      <w:r w:rsidR="00F806A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>札幌啓北</w:t>
+        <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="008F4F27" w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>商業高等学校</w:t>
+        <w:t>高等学校</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756AECEB" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>発表者　〇　〇　〇　〇</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="220FDC46" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRPr="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>〇　〇　〇　〇</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36650287" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
@@ -1783,67 +1827,67 @@
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>全体発表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（発表</w:t>
       </w:r>
       <w:r w:rsidR="004B7766">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5886E63C" w14:textId="053BBBBB" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="008F4F27" w:rsidP="000C621D">
+    <w:p w14:paraId="5886E63C" w14:textId="030887B5" w:rsidR="008F4F27" w:rsidRPr="000C621D" w:rsidRDefault="008F4F27" w:rsidP="000C621D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>北海道</w:t>
       </w:r>
-      <w:r w:rsidR="004B7766">
+      <w:r w:rsidR="00F806A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>釧路商業</w:t>
+        <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidRPr="000C621D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>高等学校</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2CD153" w14:textId="038025D2" w:rsidR="008F4F27" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>発表者　〇　〇　〇　〇</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBC4EE7" w14:textId="1250F920" w:rsidR="00B83EA4" w:rsidRPr="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="00B83EA4">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2043,119 +2087,50 @@
     <w:p w14:paraId="1BBF7364" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="01AB4923" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="55930839" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="582339F9" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="2C1BE355" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="52D2B8EF" w14:textId="77777777" w:rsidR="008F4F27" w:rsidRDefault="008F4F27" w:rsidP="008F4F27"/>
     <w:p w14:paraId="73981618" w14:textId="5B460792" w:rsidR="00B83EA4" w:rsidRDefault="000C621D" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">12　</w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助言・所管事項</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01064440" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
-[...67 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1A23E4D4" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391D06F8" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24621966" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44BD6B92" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
@@ -2385,183 +2360,155 @@
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F651181" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048A60FB" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C0989A1" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="6F36BD55" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC23600" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A13FCF" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="69AA66A9" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="020A8F57" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4001E1E9" w14:textId="63D9FC5C" w:rsidR="00B83EA4" w:rsidRPr="008F4F27" w:rsidRDefault="000C621D" w:rsidP="00B83EA4">
+    <w:p w14:paraId="3C8D326C" w14:textId="0B6CDF1B" w:rsidR="004B17ED" w:rsidRPr="008F4F27" w:rsidRDefault="000C621D" w:rsidP="004B17ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4" w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4" w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>部会別研究協議</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk163732649"/>
-      <w:r w:rsidR="00DC140B">
+      <w:bookmarkStart w:id="1" w:name="_Hlk163732649"/>
+      <w:r w:rsidR="004B17ED">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...14 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t>（グループ１）</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="3752E6D0" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>テーマ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F01FB2" w14:textId="10AF7CC9" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="006175FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6C2CB8BB" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="16D7BFA8" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="539E14F4" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="470EC1B6" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="39E9691F" w14:textId="0AB7C50A" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>現実的社会に適合する教育課程編成とその実践」に向けて</w:t>
-[...3 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83EA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2) </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>協議の観点</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087F944F" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="00B83EA4" w:rsidP="006175FE">
-[...32 lines deleted...]
-    <w:p w14:paraId="3417A047" w14:textId="0D3582B0" w:rsidR="00B83EA4" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="008F4F27">
+    <w:p w14:paraId="1B4BF65C" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27"/>
+    <w:p w14:paraId="71AEC1BF" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27"/>
+    <w:p w14:paraId="6B8EEA2F" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="008F4F27"/>
+    <w:p w14:paraId="3417A047" w14:textId="584BB5EB" w:rsidR="00B83EA4" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="008F4F27">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4" w:rsidRPr="00B83EA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>協議内容報告</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303F8321" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="516641B0" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008F4F27">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
@@ -3037,195 +2984,203 @@
     </w:p>
     <w:p w14:paraId="21B5B8F8" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CC14622" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4746BCBE" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA9B659" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
-[...143 lines deleted...]
-    <w:p w14:paraId="6B6DC2D1" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
+    <w:p w14:paraId="483548C6" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B1B7BF0" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D27B847" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="554788B2" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1217265E" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13D0DCB6" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5088A18A" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4536D5" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C0AD88" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35586AA0" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C5584A1" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611D6B1E" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D12EF7" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2D2620" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3646D9BA" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5886548E" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B10393" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11F4BF2D" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EDEF7F3" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BA35C8" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A048AAC" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006246B1" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FC88E30" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
@@ -3261,197 +3216,210 @@
     </w:p>
     <w:p w14:paraId="7E09F08B" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="568B487F" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B31658" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="18E2FF1D" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEAFC16" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01140A0E" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD71CC3" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674AAF47" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3F6FD1C7" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B5A91B5" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67980E26" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D457CB7" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD41E7A" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
-[...7 lines deleted...]
-    <w:p w14:paraId="4F33D227" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
+    <w:p w14:paraId="7677D46E" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DDBB0CA" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39610369" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2090B4" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A470062" w14:textId="6007383B" w:rsidR="000C621D" w:rsidRPr="008F4F27" w:rsidRDefault="000C621D" w:rsidP="000C621D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>部会別研究協議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（グループ２）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EFE4745" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(1) テーマ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7316CB31" w14:textId="036B1B2D" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="006175FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2AAC1486" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="4F903DE7" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="0C85B84C" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="5BE7B279" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="001027D4" w14:textId="269C26FB" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
-        <w:t>ICT機器や探究的活動を重視した授業改善等の実現」に向けて</w:t>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(2) 協議の観点</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="579763DD" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
-[...41 lines deleted...]
-    <w:p w14:paraId="50DCF3FF" w14:textId="77777777" w:rsidR="006175FE" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="006175FE">
+    <w:p w14:paraId="0268E0FA" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="5EF7E649" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="2A7413DA" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="50DCF3FF" w14:textId="674A5A38" w:rsidR="006175FE" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83EA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>協議内容報告</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACD06E1" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="008C0B07"/>
     <w:p w14:paraId="52FA2458" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="01055376" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="1E479C1D" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="011B74E1" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="0AC74808" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="4FD5B139" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="21327E0D" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="77F49855" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="6DE0D939" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="4E1F2358" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
     <w:p w14:paraId="417174AC" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07" w:rsidP="008C0B07"/>
@@ -3986,179 +3954,220 @@
     </w:p>
     <w:p w14:paraId="6117C637" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1676F6B2" w14:textId="28B22EC1" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24D6E527" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20715610" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="00DC140B">
-[...15 lines deleted...]
-    <w:p w14:paraId="6C11E8A2" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="00DC140B">
+    <w:p w14:paraId="40C0BE1B" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5677E145" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB0C4C" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1258177A" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28019FB7" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9450D5" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014B4E5F" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FDCEA7" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A880A82" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60724CBF" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73042C13" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF14AD6" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D371EA9" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ADD46B" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="00DC140B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1005174A" w14:textId="6E695CEC" w:rsidR="000C621D" w:rsidRPr="008F4F27" w:rsidRDefault="000C621D" w:rsidP="000C621D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="008F4F27">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>部会別研究協議</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（グループ３）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5833C3BC" w14:textId="77777777" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>(1) テーマ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCDA342" w14:textId="6690B319" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4" w:rsidP="006175FE">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="638BFB18" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="5A03C140" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="39FC680D" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="1A13863D" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="31F61E9E" w14:textId="233096BD" w:rsidR="006175FE" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>起業家（企業家）教育をも重視するキャリア教育への支援強化」に向けて</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>(2) 協議の観点</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70ACF44E" w14:textId="0528F29A" w:rsidR="006175FE" w:rsidRDefault="008F4F27" w:rsidP="006175FE">
-[...44 lines deleted...]
-    <w:p w14:paraId="2B4F2039" w14:textId="77777777" w:rsidR="006175FE" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="006175FE">
+    <w:p w14:paraId="27B1B773" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="520DA381" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="577EFEA6" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="086D53CE" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="342BB2EC" w14:textId="77777777" w:rsidR="00F806A8" w:rsidRDefault="00F806A8" w:rsidP="006175FE"/>
+    <w:p w14:paraId="2B4F2039" w14:textId="6534C30D" w:rsidR="006175FE" w:rsidRPr="00B83EA4" w:rsidRDefault="006175FE" w:rsidP="006175FE">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B83EA4">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>協議内容報告</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3BFF8D" w14:textId="1051237F" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="0B296DF9" w14:textId="52AAA431" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="12BC664C" w14:textId="46D89D70" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="6C0A5EF5" w14:textId="7B04788F" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="781AAB8E" w14:textId="63193A47" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="1BC8EE34" w14:textId="3F696588" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="390C910D" w14:textId="2F9CD814" w:rsidR="008F4F27" w:rsidRDefault="008F4F27"/>
     <w:p w14:paraId="61484B68" w14:textId="6F11B6F5" w:rsidR="008F4F27" w:rsidRDefault="00DC140B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -4449,106 +4458,69 @@
     <w:p w14:paraId="69DBD9A9" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="788B3169" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="2FF46C90" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="400F1D0A" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="29675B65" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="50205C8E" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="7681CCA2" w14:textId="77777777" w:rsidR="008C0B07" w:rsidRDefault="008C0B07"/>
     <w:p w14:paraId="76F734B3" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="1721A6C5" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="1AA90D97" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="287B935F" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="25509618" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="10CD0C05" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="75CA57B3" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="261BA016" w14:textId="77777777" w:rsidR="00B83EA4" w:rsidRDefault="00B83EA4"/>
     <w:p w14:paraId="270C0CA7" w14:textId="1A60D2DC" w:rsidR="000815B8" w:rsidRPr="00DC140B" w:rsidRDefault="000C621D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidR="00E94632" w:rsidRPr="00DC140B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00B83EA4" w:rsidRPr="00DC140B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>講評・指導</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C929C1C" w14:textId="77777777" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
-[...1 lines deleted...]
-        <w:wordWrap w:val="0"/>
+    <w:p w14:paraId="260E98BA" w14:textId="62D37987" w:rsidR="00DC140B" w:rsidRDefault="00DC140B" w:rsidP="00DC140B">
+      <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="13669319" w14:textId="77777777" w:rsidR="000815B8" w:rsidRPr="00DC140B" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="05FAFEE6" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="7CD3D574" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="4A794ABF" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="5F3E0C1B" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="010A7EBE" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="276A0F7A" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="366FD578" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="40361A85" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="15A85E96" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="202823CD" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="6F18DD90" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="0C775AD5" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="25CB2112" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="7E69622E" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="0E3A8CB6" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="4123D7B1" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="55705AE3" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="1D881457" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="57A05979" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="25ED20E7" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="3AE0ED30" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="08E7BA35" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
     <w:p w14:paraId="5C0F60E9" w14:textId="77777777" w:rsidR="000815B8" w:rsidRDefault="000815B8"/>
@@ -4773,151 +4745,151 @@
     <w:p w14:paraId="3129D729" w14:textId="2D301CCF" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="29CDEDAB" w14:textId="5C238300" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="59657496" w14:textId="24367350" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="57F28F37" w14:textId="0F6D11F1" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="6655FFAC" w14:textId="0C3E6160" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="502A44F7" w14:textId="00A48E34" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="43F00588" w14:textId="6A11056D" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="2A0A15CB" w14:textId="5FF2D580" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="01F577A8" w14:textId="40FC0794" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="1FBB7E4E" w14:textId="76E93007" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="6AE4777F" w14:textId="59C9462F" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="19966D71" w14:textId="3AF13EE6" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:p w14:paraId="5406D5E5" w14:textId="77777777" w:rsidR="00B024DA" w:rsidRDefault="00B024DA" w:rsidP="000815B8"/>
     <w:sectPr w:rsidR="00B024DA" w:rsidSect="004E1CF4">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:num="2" w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311" w:charSpace="-131"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C314D3" w14:textId="77777777" w:rsidR="005F76D2" w:rsidRDefault="005F76D2" w:rsidP="00347E9E">
+    <w:p w14:paraId="4FF942FD" w14:textId="77777777" w:rsidR="00E04D4A" w:rsidRDefault="00E04D4A" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72D65236" w14:textId="77777777" w:rsidR="005F76D2" w:rsidRDefault="005F76D2" w:rsidP="00347E9E">
+    <w:p w14:paraId="1517D39F" w14:textId="77777777" w:rsidR="00E04D4A" w:rsidRDefault="00E04D4A" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EDD9979" w14:textId="77777777" w:rsidR="005F76D2" w:rsidRDefault="005F76D2" w:rsidP="00347E9E">
+    <w:p w14:paraId="554C0333" w14:textId="77777777" w:rsidR="00E04D4A" w:rsidRDefault="00E04D4A" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A2544DB" w14:textId="77777777" w:rsidR="005F76D2" w:rsidRDefault="005F76D2" w:rsidP="00347E9E">
+    <w:p w14:paraId="4FF52B05" w14:textId="77777777" w:rsidR="00E04D4A" w:rsidRDefault="00E04D4A" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="042A225F" w14:textId="29C578B7" w:rsidR="00E94632" w:rsidRPr="00E94632" w:rsidRDefault="00E94632" w:rsidP="00E94632">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E94632">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>［ 北海道高等学校商業教育研究集会・協議会 ］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA72819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04A8F2A6"/>
     <w:lvl w:ilvl="0" w:tplc="681683AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
@@ -4963,187 +4935,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3272" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3712" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4152" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="834032210">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="209"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF063F"/>
     <w:rsid w:val="00010A43"/>
     <w:rsid w:val="00013F64"/>
     <w:rsid w:val="00023054"/>
+    <w:rsid w:val="00055136"/>
     <w:rsid w:val="000815B8"/>
     <w:rsid w:val="000C621D"/>
+    <w:rsid w:val="001B2ACE"/>
     <w:rsid w:val="00276CC6"/>
     <w:rsid w:val="002A64E7"/>
     <w:rsid w:val="003324B1"/>
     <w:rsid w:val="00347E9E"/>
     <w:rsid w:val="003A5342"/>
     <w:rsid w:val="003B5EC3"/>
+    <w:rsid w:val="003C73B5"/>
     <w:rsid w:val="003D41EF"/>
     <w:rsid w:val="00402734"/>
     <w:rsid w:val="00432933"/>
+    <w:rsid w:val="004B17ED"/>
     <w:rsid w:val="004B7766"/>
     <w:rsid w:val="004C5948"/>
     <w:rsid w:val="004E1CF4"/>
     <w:rsid w:val="005741A7"/>
     <w:rsid w:val="005F76D2"/>
+    <w:rsid w:val="0061077E"/>
     <w:rsid w:val="006175FE"/>
+    <w:rsid w:val="00686DE7"/>
     <w:rsid w:val="006C070B"/>
     <w:rsid w:val="006C49F0"/>
     <w:rsid w:val="006E2D7F"/>
+    <w:rsid w:val="006E320C"/>
     <w:rsid w:val="00740B0C"/>
     <w:rsid w:val="007B3628"/>
     <w:rsid w:val="007B5D3B"/>
     <w:rsid w:val="00842779"/>
     <w:rsid w:val="008C0B07"/>
     <w:rsid w:val="008C2A92"/>
     <w:rsid w:val="008C6263"/>
     <w:rsid w:val="008F4F27"/>
     <w:rsid w:val="00942EFE"/>
     <w:rsid w:val="009473F2"/>
+    <w:rsid w:val="009F5166"/>
     <w:rsid w:val="00A778D9"/>
     <w:rsid w:val="00B024DA"/>
     <w:rsid w:val="00B83EA4"/>
+    <w:rsid w:val="00C3725D"/>
+    <w:rsid w:val="00C57879"/>
     <w:rsid w:val="00D22337"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DC140B"/>
     <w:rsid w:val="00DE0CC1"/>
+    <w:rsid w:val="00E04D4A"/>
     <w:rsid w:val="00E94632"/>
     <w:rsid w:val="00EA16C2"/>
     <w:rsid w:val="00F4606A"/>
+    <w:rsid w:val="00F806A8"/>
     <w:rsid w:val="00FF063F"/>
     <w:rsid w:val="00FF3C0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11C8AF4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D97D517E-FA6A-453E-B5BC-434A0BC47167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5471,50 +5456,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E94632"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -5602,52 +5592,53 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B024DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a9">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B024DA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -5912,70 +5903,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>395</Words>
-  <Characters>2258</Characters>
+  <Words>203</Words>
+  <Characters>1158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2648</CharactersWithSpaces>
+  <CharactersWithSpaces>1359</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>y-sasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>