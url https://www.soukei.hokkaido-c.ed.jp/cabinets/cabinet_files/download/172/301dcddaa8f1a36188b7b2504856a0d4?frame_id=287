--- v0 (2025-10-30)
+++ v1 (2026-06-14)
@@ -1,1215 +1,1239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D8427F6" w14:textId="083D6898" w:rsidR="005933BB" w:rsidRPr="009A0949" w:rsidRDefault="005933BB" w:rsidP="008879F3">
+    <w:p w14:paraId="1D8427F6" w14:textId="49269B1C" w:rsidR="005933BB" w:rsidRPr="009A0949" w:rsidRDefault="005933BB" w:rsidP="008879F3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk150690456"/>
       <w:r w:rsidRPr="009A0949">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
+      <w:r w:rsidR="00A66CBC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="009A0949">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>回北海道高等学校商業教育フェア</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0D01EB" w14:textId="5A585E60" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（事務局：北海道札幌東商業高等学校）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBBAFEA" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB"/>
     <w:p w14:paraId="084F37F7" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>１　期日</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0F958D" w14:textId="14C4B20C" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="008879F3">
+    <w:p w14:paraId="1A0F958D" w14:textId="50CAF166" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="008879F3">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>７</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>９</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>金</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>）～</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>13</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>日（</w:t>
       </w:r>
-      <w:r w:rsidR="007E6CD7">
-[...3 lines deleted...]
-        <w:t>土</w:t>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
       </w:r>
       <w:r>
         <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23257028" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　会場</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E8FB64" w14:textId="6E4C629B" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="008879F3">
+    <w:p w14:paraId="62E8FB64" w14:textId="61E245F2" w:rsidR="005933BB" w:rsidRDefault="00A66CBC" w:rsidP="008879F3">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>新さっぽろサンピアザ「光の広場」</w:t>
+        <w:t>○○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7CEED7" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　開催趣旨</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B3E5C" w14:textId="15237645" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="008879F3">
+    <w:p w14:paraId="04D5E5C3" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="008879F3">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>道内高等学校の商業に関する学科で学ぶ生徒が、商品の開発や販売に関する学習成果の発表を行い、他校の生徒や道民の交流をとおしてコミュニケーション能力やプレゼンテーション能力を高めるとともに、将来の産業界を担う「スペシャリスト」の育成と商業教育の活性化をめざして「北海道高等学校商業教育フェア」を開催する。</w:t>
-      </w:r>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CAB92F" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="008879F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5077FDE3" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="008879F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77E6836F" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="008879F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623B3E5C" w14:textId="341BDB17" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="008879F3">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="16C1D35D" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４　主催</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D43361" w14:textId="1A3C4F7B" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
+    <w:p w14:paraId="15D43361" w14:textId="437A8533" w:rsidR="005933BB" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道高等学校長協会商業部会</w:t>
+        <w:t>○○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F14ADEA" w14:textId="77777777" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５　後援</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51067D9A" w14:textId="77777777" w:rsidR="00184B6A" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
+    <w:p w14:paraId="51067D9A" w14:textId="199F2779" w:rsidR="00184B6A" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道教育委員会</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5AFE40B8" w14:textId="6D9A3C41" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFE40B8" w14:textId="12288352" w:rsidR="005933BB" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>北海道産業教育振興会</w:t>
+        <w:t>○○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6705AD48" w14:textId="0B5FBBB8" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>６　運営組織</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD58636" w14:textId="010D5DAF" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
-[...7 lines deleted...]
-    <w:p w14:paraId="1D8AA467" w14:textId="77777777" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
+    <w:p w14:paraId="1D8AA467" w14:textId="766FEDFE" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00A66CBC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD1D4A3" w14:textId="7B32CB11" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事務局校　</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00184B6A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>高等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED76D86" w14:textId="040864F6" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　催事担当校（実行委員：五十音順）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3BA3B2" w14:textId="52D22635" w:rsidR="00184B6A" w:rsidRDefault="00184B6A" w:rsidP="00184B6A">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="628"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>高等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF4F2BC" w14:textId="512C0CEF" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="628"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>高等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC3EBDE" w14:textId="5E554164" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="628"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>高等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026044D0" w14:textId="486FDF13" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="628"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>北海道</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○高</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>等学校</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423C9D14" w14:textId="1BB04C48" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005933BB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>７　日程</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A62E6FB" w14:textId="4D9D83F4" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(1) 令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F43E614" w14:textId="23C36699" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>推進研究協議会</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="423C9D14" w14:textId="1BB04C48" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADE5E43" w14:textId="3DF62DAB" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(2) 令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0042A0FB" w14:textId="569FA94A" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00F30BF6">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5131215A" w14:textId="48AFCCE8" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361F1334" w14:textId="18ADF294" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61307468" w14:textId="2E294130" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(3) 令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5084CB32" w14:textId="33B4BC94" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00F30BF6">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～</w:t>
+      </w:r>
+      <w:r w:rsidR="00E31EDE">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1174259E" w14:textId="75E1A348" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD3D9D1" w14:textId="79C42298" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D580256" w14:textId="592CD2B1" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F30BF6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>〇</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ～ 　　　 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBCDFD3" w14:textId="37B34A64" w:rsidR="00184B6A" w:rsidRDefault="00184B6A" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7439A2E2" w14:textId="622AC005" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D156CD7" w14:textId="77777777" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A808A8C" w14:textId="6142FF29" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005933BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>７　日程</w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="2F43E614" w14:textId="23C36699" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+        <w:t xml:space="preserve">８　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005933BB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>参加校名及び参加者数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="504FD38E" w14:textId="309FDBD7" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1)　参加校　</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2B11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>校（五十音順）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678CBF73" w14:textId="77777777" w:rsidR="005E2B11" w:rsidRDefault="005E2B11" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2173DF5B" w14:textId="2C94CD05" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1409F5F3" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="754C67B1" w14:textId="7B2CF450" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(2) 参加者数</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F32F601" w14:textId="35A5F7BC" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:ind w:firstLineChars="200" w:firstLine="419"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>生徒</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2B11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>名　　教職員</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2B11">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+      <w:r>
+        <w:t>名</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE31978" w14:textId="7909C94C" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005933BB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">９　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005933BB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+        </w:rPr>
+        <w:t>商業教育フェア広報活動</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B52A6F" w14:textId="46232BC1" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(1) ポスター、リーフレット配布</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E29AB0F" w14:textId="5197EA5B" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　・</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66CBC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5734BE" w14:textId="6826C094" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADE5E43" w14:textId="6B439313" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
-[...497 lines deleted...]
-    <w:p w14:paraId="0F32F601" w14:textId="35A5F7BC" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+    <w:p w14:paraId="4C9B70E7" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="7E73F327" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="6F48F32E" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="528F52F6" w14:textId="697AF635" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(2) 取材依頼報道機関</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13579180" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="419"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>生徒</w:t>
-[...106 lines deleted...]
-    <w:p w14:paraId="5F6E7D75" w14:textId="254BA801" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3E0D84" w14:textId="1B357A79" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="419"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="2CCFE665" w14:textId="77777777" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+    </w:p>
+    <w:p w14:paraId="68900CE3" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="419"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="3EC671F4" w14:textId="3875F8FC" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+    </w:p>
+    <w:p w14:paraId="5B8354E5" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="419"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="698FA1FA" w14:textId="77777777" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
+    </w:p>
+    <w:p w14:paraId="79FAF1D0" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="419"/>
-      </w:pPr>
-[...27 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="00996DC1" w14:textId="77777777" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB"/>
     <w:p w14:paraId="19142EB4" w14:textId="705E4814" w:rsidR="005933BB" w:rsidRPr="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E26">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="005933BB" w:rsidRPr="00FA1E26">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
         <w:t>開催内容</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36505B9A" w14:textId="53DF0C40" w:rsidR="005933BB" w:rsidRDefault="00FA1E26" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">(1) </w:t>
       </w:r>
       <w:r w:rsidR="005933BB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自校開発商品及び地域特産品の販売</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2743ACB1" w14:textId="77777777" w:rsidR="00184B6A" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ア　目的</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7746246B" w14:textId="0CAEC18B" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
+    <w:p w14:paraId="7746246B" w14:textId="588C01F3" w:rsidR="005933BB" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>道内高等学校で商業に関する科目を学ぶ生徒が開発した商品及び地域特産品の販売をとおして、商品に関する学習の成果を発表するとともに、コミュニケーション能力やプレゼンテーション能力の育成を図る。</w:t>
-      </w:r>
+        <w:t>○○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFB161A" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D1C23E1" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CA2FB7" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FC73983" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="00184B6A">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="209"/>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="58F00937" w14:textId="4B91BFF8" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="00184B6A">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>イ　出店校数、取扱商品数</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9E7600" w14:textId="7DB3ECBE" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　出店校数：</w:t>
       </w:r>
       <w:r>
         <w:t>校</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59218A82" w14:textId="46E4DDD7" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -1226,51 +1250,67 @@
       </w:r>
       <w:r>
         <w:t>品目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CB7304" w14:textId="54862560" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　自校開発商品</w:t>
       </w:r>
       <w:r w:rsidR="005E2B11">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　○</w:t>
       </w:r>
       <w:r>
         <w:t>品目</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C5AF33D" w14:textId="59FD3298" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="005933BB"/>
     <w:p w14:paraId="618ADDCA" w14:textId="276B6FCB" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB"/>
     <w:p w14:paraId="5FAC7751" w14:textId="766A3D95" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB"/>
-    <w:p w14:paraId="64C97131" w14:textId="77777777" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB">
+    <w:p w14:paraId="3A981C15" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="0343FC5D" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="2C1B3DC2" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="71D34116" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="30D24CF3" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C97131" w14:textId="77777777" w:rsidR="00E31EDE" w:rsidRDefault="00E31EDE" w:rsidP="005933BB"/>
+    <w:p w14:paraId="27328197" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="0539F0D2" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="79AF9B16" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="30ABBE15" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB"/>
+    <w:p w14:paraId="119958C8" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="005933BB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3A866D" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="005933BB"/>
     <w:p w14:paraId="76085FD4" w14:textId="083242D4" w:rsidR="005933BB" w:rsidRDefault="00FA1E26" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(2) </w:t>
       </w:r>
       <w:r w:rsidR="005933BB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>広報全般</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A15EC0E" w14:textId="0444D412" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
@@ -1407,51 +1447,51 @@
                                 <w:rFonts w:hint="eastAsia"/>
                               </w:rPr>
                               <w:t>挿入可</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="6AE36B30" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:89.55pt;width:232.4pt;height:284.15pt;z-index:251633664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOl+uUOgIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+ykSZYacYosRYYB&#10;RVsgHXpWZCk2JouapMTOfv0o2flot9OwiyyK1BP5+Oj5XVsrchDWVaBzOhyklAjNoaj0LqffX9af&#10;ZpQ4z3TBFGiR06Nw9G7x8cO8MZkYQQmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCo1OCrZlH0+6SwrIG&#10;0WuVjNJ0mjRgC2OBC+fw9L5z0kXEl1Jw/ySlE56onGJuPq42rtuwJos5y3aWmbLifRrsH7KoWaXx&#10;0TPUPfOM7G31B1RdcQsOpB9wqBOQsuIi1oDVDNN31WxKZkSsBclx5kyT+3+w/PGwMc+W+PYLtNjA&#10;QEhjXObwMNTTSluHL2ZK0I8UHs+0idYTjoej28lwPEMXR9/NNJ1N0knASS7XjXX+q4CahE1OLfYl&#10;0sUOD853oaeQ8JoDVRXrSqloBC2IlbLkwLCLysckEfxNlNKkyen0ZpJG4De+AH2+v1WM/+jTu4pC&#10;PKUx50vxYefbbdszsoXiiERZ6DTkDF9XiPvAnH9mFkWDBOAg+CdcpAJMBvodJSXYX387D/HYS/RS&#10;0qAIc+p+7pkVlKhvGrt8OxyPg2qjMZ58HqFhrz3ba4/e1ytAhoY4cobHbYj36rSVFupXnJdleBVd&#10;THN8O6fc25Ox8t1w4MRxsVzGMFSqYf5BbwwP4KEngdGX9pVZ03fUoxge4SRYlr1rbBcbbmpY7j3I&#10;KnY9UNzx2jOPKo+66ScyjNG1HaMu/43FbwAAAP//AwBQSwMEFAAGAAgAAAAhAByq+j3fAAAACQEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNxaJ2BqCHEqQFSo4kQKnN3YJFb9k9pu&#10;G96e5QTH2RnNfFsvJ2fJUcdkghdQzgsg2ndBGd8LeN+sZrdAUpZeSRu8FvCtEyyb87NaViqc/Js+&#10;trknWOJTJQUMOY8VpakbtJNpHkbt0fsK0cmMMvZURXnCcmfpVVEsqJPG48IgR/006G7XHpyA/Ufc&#10;sNI8f67sujV7vnt9fJFciMuL6eEeSNZT/gvDLz6iQ4NM23DwKhErYHaNQTzzuxII+mzBboBsBXDG&#10;GdCmpv8/aH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzpfrlDoCAAB/BAAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHKr6Pd8AAAAJAQAADwAA&#10;AAAAAAAAAAAAAACUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKAFAAAAAA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2D275C11" w14:textId="7DFB163C" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                         </w:rPr>
                         <w:t>［ポスター］</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5A03BF95" w14:textId="500847DA" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="5CD994F0" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
@@ -1748,52 +1788,50 @@
     </w:p>
     <w:p w14:paraId="41B197A2" w14:textId="5F8856D5" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>イ　学校・地域・商品のＰＲ動画の作成・展示</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5512F672" w14:textId="62543DC8" w:rsidR="005933BB" w:rsidRDefault="00743531" w:rsidP="00184B6A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="209"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53855006" w14:textId="4DAA1556" w:rsidR="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB"/>
     <w:p w14:paraId="11015E16" w14:textId="7C831D4C" w:rsidR="00F30BF6" w:rsidRDefault="00F30BF6" w:rsidP="005933BB"/>
     <w:p w14:paraId="4D07EC5D" w14:textId="77777777" w:rsidR="00F30BF6" w:rsidRDefault="00F30BF6" w:rsidP="005933BB"/>
     <w:p w14:paraId="3F824C3A" w14:textId="77777777" w:rsidR="00743531" w:rsidRDefault="00743531" w:rsidP="005933BB"/>
     <w:p w14:paraId="695599E4" w14:textId="77777777" w:rsidR="00743531" w:rsidRDefault="00743531" w:rsidP="005933BB"/>
-    <w:p w14:paraId="38778CDF" w14:textId="77777777" w:rsidR="005E2B11" w:rsidRDefault="005E2B11" w:rsidP="005933BB"/>
-    <w:p w14:paraId="36077DE1" w14:textId="77777777" w:rsidR="005E2B11" w:rsidRDefault="005E2B11" w:rsidP="005933BB"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="33790DCE" w14:textId="4706B7CD" w:rsidR="00F702E9" w:rsidRPr="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA1E26">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r w:rsidR="00DD5163">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一押し商品一覧</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1915,58 +1953,64 @@
     <w:p w14:paraId="57257586" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="39D3005E" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="1E5D6E66" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="01A681AA" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="1BD6AEBF" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="47221ACD" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="6096AB74" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="1D3B4CAB" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="1651BAAA" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="44F41469" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="72CD24BA" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="7CD123F4" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="58723FA1" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="42F40D7E" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="1F98A635" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="5F1DADF2" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="7420B012" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="620BB9FA" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="229CE1F3" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="289E017D" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="6CC771F5" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="51FFC643" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="4859EA99" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="0FBB867C" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
     <w:p w14:paraId="5FAEABFB" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="000815B8"/>
+    <w:p w14:paraId="16E79706" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="000815B8"/>
+    <w:p w14:paraId="50812B28" w14:textId="77777777" w:rsidR="00A66CBC" w:rsidRDefault="00A66CBC" w:rsidP="000815B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1FB0659D" w14:textId="6BAD5869" w:rsidR="004E7773" w:rsidRPr="004E7773" w:rsidRDefault="004E7773" w:rsidP="004E7773">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="004E7773">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00DD5163">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　参加生徒</w:t>
       </w:r>
       <w:r w:rsidRPr="004E7773">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の感想</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12C231B8" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="000815B8"/>
     <w:p w14:paraId="19205558" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="000815B8"/>
     <w:p w14:paraId="5337EE99" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="000815B8"/>
     <w:p w14:paraId="4797A561" w14:textId="77777777" w:rsidR="004E7773" w:rsidRDefault="004E7773" w:rsidP="000815B8"/>
     <w:p w14:paraId="7A79E793" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="000815B8"/>
@@ -2056,51 +2100,57 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="2951480" cy="1799590"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
                           <a:ln w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="3EB86307" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
-                                <w:t>［写真］</w:t>
+                                <w:t>［</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:rFonts w:hint="eastAsia"/>
+                                </w:rPr>
+                                <w:t>写真］</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="42BBCD7F" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>８cm×６cm程度</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="39C765B1" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                             </w:p>
                             <w:p w14:paraId="31950800" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
@@ -2141,65 +2191,71 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="6DE278D2" id="グループ化 2" o:spid="_x0000_s1027" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:15.55pt;width:232.4pt;height:164.25pt;z-index:251672576" coordsize="29514,20861" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcY4i0/QIAAOQIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVlFP2zAQfp+0/2D5faRJ05JGpKiDgSYh&#10;QIKJZ9dx2miO7dkuCXuk0rQfsb8w7Xm/p39kZ6cpFNAmMY2nvTg+3/l89/m+c/b2m4qja6ZNKUWG&#10;w50eRkxQmZdiluEPl0dvEoyMJSInXAqW4Rtm8P749au9WqUsknPJc6YROBEmrVWG59aqNAgMnbOK&#10;mB2pmABlIXVFLIh6FuSa1OC94kHU6w2DWupcaUmZMbB62Crx2PsvCkbtWVEYZhHPMMRm/aj9OHVj&#10;MN4j6UwTNS/pOgzyjCgqUgo4dOPqkFiCFrp85KoqqZZGFnaHyiqQRVFS5nOAbMLeg2yOtVwon8ss&#10;rWdqAxNA+wCnZ7ulp9fHWl2ocw1I1GoGWHjJ5dIUunJfiBI1HrKbDWSssYjCYjQahHECyFLQRb1k&#10;GCZJCyqdA/KP9tH5uz/sDLqDg61wagUFYu4wMH+HwcWcKOahNSlgcK5RmWc4TuL+KAlHuxgJUkG5&#10;rpZfVrffV7c/V8uvaLX8tlouV7c/QEahy9IFBbsdfMg2byUAslk3sPgsFMPd0Wgw8qW5wYKkSht7&#10;zGSF3CTDGirbFxy5PjEWQgHTzsSdaiQv86OScy84NrEDrtE1AR5w64OEHVtWXKA6w8P+oOcdb+mc&#10;683+KSf0o0t/2wNIXMCiA6VN3s1sM208thtgpjK/Aby0bMloFD0qwf0JMfacaGAfVBN0FHsGQ8El&#10;xCTXM4zmUn9+at3ZQ0GAFqMa2Jxh82lBNMOIvxdQKqMwjh39vRAPdiMQ9H3N9L5GLKoDCUCF0LsU&#10;9VNnb3k3LbSsrqDxTNypoCKCwtkZplZ3woFtuwy0LsomE28GlFfEnogLRZ1zdzUO2Mvmimi1vlgL&#10;zDqVXXmS9MH9trZup5CThZVF6S/fId3iur4AoEpbnv+cM+EgCodJL477/5o0YRJFw2G/bS9PNyCo&#10;3miwLs2ufXW0eDHmCOmI1/Ljd4yIuhbynxEvxQj/psBT6nvX+tl3b/V92TPo7udk/AsAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHlvhJzeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoY9pGEOJUVQWcKiRaJMTNjbdJ1HgdxW6S/j3LiR5nZzXzJl9NrhUD9qHxpEHNEhBIpbcNVRq+&#10;9m8PTyBCNGRN6wk1XDDAqri9yU1m/UifOOxiJTiEQmY01DF2mZShrNGZMPMdEntH3zsTWfaVtL0Z&#10;Ody18jFJUulMQ9xQmw43NZan3dlpeB/NuJ6r12F7Om4uP/vlx/dWodb3d9P6BUTEKf4/wx8+o0PB&#10;TAd/JhtEq4GHRA1zpUCwu0gXPOTAh+VzCrLI5TV/8QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCcY4i0/QIAAOQIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB5b4Sc3gAAAAcBAAAPAAAAAAAAAAAAAAAAAFcFAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAYgYAAAAA&#10;">
                 <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCnrruaygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsMw&#10;EETvSPyDtUjcqBOISJrWrQBRAeJECj2v4iWxGq9T27Th7zESEsfRzLzRLNeTHcSRfDCOFeSzDARx&#10;67ThTsH7dnNVgQgRWePgmBR8U4D16vxsibV2J36jYxM7kSAcalTQxzjWUoa2J4th5kbi5H06bzEm&#10;6TupPZ4S3A7yOstupUXDaaHHkR56avfNl1Vw+PDbIjePu83w0phDuX+9f8JSqcuL6W4BItIU/8N/&#10;7WetoKiKm3mVz0v4vZTugFz9AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKeuu5rKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="3EB86307" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
-                          <w:t>［写真］</w:t>
+                          <w:t>［</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:rFonts w:hint="eastAsia"/>
+                          </w:rPr>
+                          <w:t>写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="42BBCD7F" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="39C765B1" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                       </w:p>
                       <w:p w14:paraId="31950800" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
@@ -2388,51 +2444,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="6568F55A" id="グループ化 3" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.1pt;width:232.4pt;height:164.25pt;z-index:251675648" coordsize="29514,20861" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/DS7/+gIAAOQIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVs1u2zAMvg/YOwi6r46dXxt1iqxdiwFF&#10;W6AdelZkOTYmS5qkxOmODTDsIfYKw857nrzIKDlOm7bYgA7raRdZFCmK/MSP8v7BsuJowbQppUhx&#10;uNfBiAkqs1LMUvzh6vjNCCNjicgIl4Kl+IYZfDB+/Wq/VgmLZCF5xjQCJ8IktUpxYa1KgsDQglXE&#10;7EnFBChzqStiQdSzINOkBu8VD6JOZxDUUmdKS8qMgdWjRonH3n+eM2rP89wwi3iKITbrR+3HqRuD&#10;8T5JZpqooqSbMMgzoqhIKeDQrasjYgma6/KRq6qkWhqZ2z0qq0DmeUmZzwGyCTsPsjnRcq58LrOk&#10;nqktTADtA5ye7ZaeLU60ulQXGpCo1Qyw8JLLZZnryn0hSrT0kN1sIWNLiygsRnE/7I0AWQq6qDMa&#10;hKNRAyotAPlH+2jx7g87g/bgYCecWkGBmDsMzN9hcFkQxTy0JgEMLjQqsxR3R3GvG8XDLkaCVFCu&#10;69WX9e339e3P9eorWq++rVer9e0PkFHosnRBwW4HH7LLtxIA2a4bWHwWiuEwjvuxL80tFiRR2tgT&#10;JivkJinWUNm+4Mji1FgIBUxbE3eqkbzMjkvOveDYxA65RgsCPODWBwk7dqy4QHWKB91+xzve0TnX&#10;2/1TTuhHl/6uB5C4gEUHSpO8m9nldNlg2wI2ldkN4KVlQ0aj6HEJ7k+JsRdEA/ugmqCj2HMYci4h&#10;JrmZYVRI/fmpdWcPBQFajGpgc4rNpznRDCP+XkCpxGGv5+jvhV5/GIGg72um9zViXh1KACqE3qWo&#10;nzp7y9tprmV1DY1n4k4FFREUzk4xtboVDm3TZaB1UTaZeDOgvCL2VFwq6py7q3HAXi2viVabi7XA&#10;rDPZlidJHtxvY+t2CjmZW5mX/vId0g2umwsAqjTl+c85Ew7DPgDaHcT/mjThKIoGg27TXp5uQFC9&#10;UX9Tmm37amnxYswR0hGv4cfvGNH7z4iXZoR/U+Ap9b1r8+y7t/q+7Bl093My/gUAAP//AwBQSwME&#10;FAAGAAgAAAAhAC3ocGPdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj09Lw0AUxO+C32F5gje7&#10;+WeVmJdSinoqgq0g3l6zr0lodjdkt0n67V1P9jjMMPObYjXrTow8uNYahHgRgWBTWdWaGuFr//bw&#10;DMJ5Moo6axjhwg5W5e1NQbmyk/nkcedrEUqMywmh8b7PpXRVw5rcwvZsgne0gyYf5FBLNdAUynUn&#10;kyhaSk2tCQsN9bxpuDrtzhrhfaJpncav4/Z03Fx+9o8f39uYEe/v5vULCM+z/w/DH35AhzIwHezZ&#10;KCc6hHDEI2QJiGBmyyz8OCCkafIEsizkNX75CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AL8NLv/6AgAA5AgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC3ocGPdAAAABgEAAA8AAAAAAAAAAAAAAAAAVAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABeBgAAAAA=&#10;">
                 <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBXVcPxywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BTwIx&#10;FITvJv6H5pl4ky4sYWGlEDUSNZ5c1PPL9rnbsH1d2grLv6cmJB4nM/NNZrkebCcO5INxrGA8ykAQ&#10;104bbhR8bjd3cxAhImvsHJOCEwVYr66vllhqd+QPOlSxEQnCoUQFbYx9KWWoW7IYRq4nTt6P8xZj&#10;kr6R2uMxwW0nJ1k2kxYNp4UWe3pqqd5Vv1bB/stvp2Pz/L3p3iqzL3bvjy9YKHV7Mzzcg4g0xP/w&#10;pf2qFeTzxTSfLIoc/i6lOyBXZwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBXVcPxywAA&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#10;AAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="02C62613" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="06AF60C1" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -2616,51 +2672,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="6BCF6E62" id="グループ化 5" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:4.2pt;width:232.4pt;height:164.25pt;z-index:251678720" coordsize="29514,20861" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDH30dg/gIAAOQIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVtFO2zAUfZ+0f7D8PtKkTWkjUtTBQJMQ&#10;IMHEs+s4TTTH9myXhD1SadpH7BemPe97+iO7dppCAW0S03jaS+rra1/fe3zOdff2m4qja6ZNKUWK&#10;w50eRkxQmZVinuIPl0dvRhgZS0RGuBQsxTfM4P3J61d7tUpYJAvJM6YRBBEmqVWKC2tVEgSGFqwi&#10;ZkcqJsCZS10RC6aeB5kmNUSveBD1esOgljpTWlJmDMwetk488fHznFF7lueGWcRTDLlZ/9X+O3Pf&#10;YLJHkrkmqijpOg3yjCwqUgo4dBPqkFiCFrp8FKoqqZZG5naHyiqQeV5S5muAasLeg2qOtVwoX8s8&#10;qedqAxNA+wCnZ4elp9fHWl2ocw1I1GoOWHjL1dLkunK/kCVqPGQ3G8hYYxGFyWgch4MRIEvBF/VG&#10;w3A0akGlBSD/aB8t3v1hZ9AdHGylUysgiLnDwPwdBhcFUcxDaxLA4FyjMkvxIA53B4O4H2IkSAV0&#10;XS2/rG6/r25/rpZf0Wr5bbVcrm5/gI1CV6VLCnY7+JBt3koAZDNvYPJZKIa743E89tTcYEESpY09&#10;ZrJCbpBiDcz2hCPXJ8ZCKrC0W+JONZKX2VHJuTecmtgB1+iagA649UnCjq1VXKA6xcN+3POBt3wu&#10;9Gb/jBP60ZW/HQEsLmDSgdIW70a2mTUe27gDbCazG8BLy1aMRtGjEsKfEGPPiQb1AZugo9gz+ORc&#10;Qk5yPcKokPrzU/NuPRACvBjVoOYUm08LohlG/L0AqozDwcDJ3xuDeDcCQ9/3zO57xKI6kAAU0ACy&#10;80O33vJumGtZXUHjmbpTwUUEhbNTTK3ujAPbdhloXZRNp34ZSF4ReyIuFHXB3dU4YC+bK6LV+mIt&#10;KOtUdvQkyYP7bde6nUJOF1bmpb98h3SL6/oCQCotPf+5ZsKwN4z7/XAMnf7fiiYcRdFw2G/by9MN&#10;CNgbeaIBGbv21cnixZQjpBNeq4/fKWL4XxEvrQj/psBT6nvX+tl3b/V92yvo7s/J5BcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQD/bPPh3gAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9h&#10;eYI3u4mJoca8lFLUUxFsBfG2zb4modm3IbtN0n/verLHYYaZb4rVbDox0uBaywjxIgJBXFndco3w&#10;tX97WIJwXrFWnWVCuJCDVXl7U6hc24k/adz5WoQSdrlCaLzvcyld1ZBRbmF74uAd7WCUD3KopR7U&#10;FMpNJx+jKJNGtRwWGtXTpqHqtDsbhPdJTeskfh23p+Pm8rN/+vjexoR4fzevX0B4mv1/GP7wAzqU&#10;gelgz6yd6BDCEY+wTEEEM83S8OOAkCTZM8iykNf45S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAx99HYP4CAADkCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA/2zz4d4AAAAGAQAADwAAAAAAAAAAAAAAAABYBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAGMGAAAAAA==&#10;">
                 <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQ3xO6ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsMw&#10;EETvSP0Ha5G4USeQEhTqVgVRlYoTKXBexUtiNV6nttuGv8dISBxHM/NGM1+Othcn8sE4VpBPMxDE&#10;jdOGWwXvu/X1PYgQkTX2jknBNwVYLiYXc6y0O/MbnerYigThUKGCLsahkjI0HVkMUzcQJ+/LeYsx&#10;Sd9K7fGc4LaXN1l2Jy0aTgsdDvTUUbOvj1bB4cPvitw8f677bW0O5f71cYOlUleX4+oBRKQx/of/&#10;2i9aQTHLy6KY3ebweyndAbn4AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANDfE7rKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="5A2B97B6" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="556804C5" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -2843,51 +2899,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="5A9FBD6E" id="グループ化 4" o:spid="_x0000_s1036" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:535.05pt;width:232.4pt;height:164.25pt;z-index:251681792;mso-position-vertical-relative:margin" coordsize="29514,20861" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCatWI8/gIAAOMIAAAOAAAAZHJzL2Uyb0RvYy54bWzsVlFP2zAQfp+0/2D5faQJTWkjUtTBQJMQ&#10;IMHEs+s4TTTH9my3CXuk0rQfsb8w7Xm/p39kZ6cpFNAmMbGnvTg+3/l89/m+c/YPmoqjBdOmlCLF&#10;4U4PIyaozEoxS/GHq+M3Q4yMJSIjXAqW4htm8MH49av9WiUskoXkGdMInAiT1CrFhbUqCQJDC1YR&#10;syMVE6DMpa6IBVHPgkyTGrxXPIh6vUFQS50pLSkzBlaPWiUee/95zqg9z3PDLOIphtisH7Ufp24M&#10;xvskmWmiipKuwyDPiKIipYBDN66OiCVorstHrqqSamlkbneorAKZ5yVlPgfIJuw9yOZEy7nyucyS&#10;eqY2MAG0D3B6tlt6tjjR6lJdaECiVjPAwksulybXlftClKjxkN1sIGONRRQWo1Ec9oeALAVd1BsO&#10;wuGwBZUWgPyjfbR494edQXdwsBVOraBAzB0G5u8wuCyIYh5akwAGFxqVWYr3Bv0wisJwhJEgFZTr&#10;avlldft9dftztfyKVstvq+VydfsDZBS6LF1QsNvBh2zzVgIgm3UDi89CMdwbjeKRL80NFiRR2tgT&#10;JivkJinWUNm+4Mji1FgIBUw7E3eqkbzMjkvOveDYxA65RgsCPODWBwk7tqy4QHWKB7txzzve0jnX&#10;m/1TTuhHl/62B5C4gEUHSpu8m9lm2rTYdoBNZXYDeGnZktEoelyC+1Ni7AXRwD6oJugo9hyGnEuI&#10;Sa5nGBVSf35q3dlDQYAWoxrYnGLzaU40w4i/F1Aqo7Dfd/T3Qj/ei0DQ9zXT+xoxrw4lABVC71LU&#10;T5295d0017K6hsYzcaeCiggKZ6eYWt0Jh7btMtC6KJtMvBlQXhF7Ki4Vdc7d1Thgr5protX6Yi0w&#10;60x25UmSB/fb2rqdQk7mVualv3yHdIvr+gKAKm15vjhn4t141I/DcPDSnAmHUTQY7Lbd5en+A8Ub&#10;xevK7LpXx4p/RhwhHe9aevyOEL5P3l3cf0K8PCH8kwIvqW9d61ffPdX3ZU+gu3+T8S8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQB/3J2d4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqB1aQglxqqoCThUSLRLi5sbbJGq8jmI3Sf+e5QTHnRnNzstXk2vFgH1oPGlIZgoEUultQ5WG&#10;z/3r3RJEiIasaT2hhgsGWBXXV7nJrB/pA4ddrASXUMiMhjrGLpMylDU6E2a+Q2Lv6HtnIp99JW1v&#10;Ri53rbxXKpXONMQfatPhpsbytDs7DW+jGdfz5GXYno6by/f+4f1rm6DWtzfT+hlExCn+heF3Pk+H&#10;gjcd/JlsEK0GBomsqkeVgGB/kS4Y5cDS/GmZgixy+R+h+AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCatWI8/gIAAOMIAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQB/3J2d4AAAAAoBAAAPAAAAAAAAAAAAAAAAAFgFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAZQYAAAAA&#10;">
                 <v:shape id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDkM7X7yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;FITvgv8hPMGbzWYpXV2bFhWLSk9u1fNj89wN3bxsk9iu/94IgsdhZr5hluvJDeJIIVrPGtSsAEHc&#10;emO50/C221xdg4gJ2eDgmTR8U4T16vxsibXxJ36lY5M6kSEca9TQpzTWUsa2J4dx5kfi7H364DBl&#10;GTppAp4y3A2yLIqFdGg5L/Q40kNP7b75choO72E3V/bxYzO8NPZQ7bf3T1hpfXkx3d2CSDSl//Bf&#10;+9loqBZzVZZK3cDvpXwH5OoHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5DO1+8kAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="17C8EE68" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="126EDB6F" w14:textId="77777777" w:rsidR="00830E3E" w:rsidRDefault="00830E3E" w:rsidP="00830E3E">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -3189,51 +3245,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="79B7C857" id="グループ化 9" o:spid="_x0000_s1039" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:535.1pt;width:481.25pt;height:164.3pt;z-index:251668480;mso-position-vertical-relative:margin" coordsize="61119,20865" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCQnDLYRgMAADsPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91u0zAUvkfiHazcs/y0aZNo6VQGm5Cm&#10;bdKGdu26ThuR2MZ2l4zLVUI8BK+AuOZ5+iIcO2nXrgimoQ0x7SbxsY+Pj79zPh97d68uC3RJpco5&#10;Sx1/x3MQZYSPczZJnffnB68iBymN2RgXnNHUuaLK2Ru8fLFbiYQGfMqLMZUIjDCVVCJ1plqLxHUV&#10;mdISqx0uKIPBjMsSaxDlxB1LXIH1snADz+u5FZdjITmhSkHvm2bQGVj7WUaJPskyRTUqUgd80/Yr&#10;7Xdkvu5gFycTicU0J60b+B5elDhnsOjK1BusMZrJfMtUmRPJFc/0DuGly7MsJ9TuAXbje7d2cyj5&#10;TNi9TJJqIlYwAbS3cLq3WXJ8eSjFmTiVgEQlJoCFlcxe6kyW5g9eotpCdrWCjNYaEejs+b4fx4As&#10;gbHAi3ph2IJKpoD81jwyffuHme5yYXfDnUpAgqgbDNTfYXA2xYJaaFUCGJxKlI8hf+PY9zqx54cO&#10;YriEfF3MPy+uvy2ufyzmX9Bi/nUxny+uv4OMfJM7xiuYbvBDun7NAZFVv4LOu8IYxKHfjVoY/X4c&#10;h4Ap2F+BgRMhlT6kvESmkToSUttmHL48UrpRXaqYVRUv8vFBXhRWMHSi+4VElxiIUGjrJBjf0CoY&#10;qiCiHYjglgVjejV/VGDyoXVvzQLYKxj4bEBpNm9auh7VFtx4CdiIj68AL8kbNipBDnIwf4SVPsUS&#10;6Ac4wJGiT+CTFRx84m3LQVMuP/2q3+hDRsCogyqgc+qojzMsqYOKdwxyJfa7XcN/K3TDfgCCXB8Z&#10;rY+wWbnPASgfDi9BbNPo62LZzCQvL+DkGZpVYQgzAmunDtFyKezr5piBs4vQ4dCqAecF1kfsTBBj&#10;3KBsgD2vL7AUbWA1UOuYL/MTJ7fi2+iamYwPZ5pnuQ2+QbrBtQ0AcKVJz4cnTQC87/a96MFJ40dB&#10;0Ot1TB7hZHkCbVAngOwNwn/NHMYN8RpO/o4RvuX4TeieKfFUKBFFYdeLgz4cDQ9VRzp+zwshg9B2&#10;Ud6gxBOtJv6qzj6Xk6dVTvpeH4jT7cDL4TG4c6eiEkX9/6aoBM/3rMe+Z9mnCrzQ7IW9fU2aJ+C6&#10;bO9lN2/ewU8AAAD//wMAUEsDBBQABgAIAAAAIQCUcrc14gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BasMwEETvhf6D2EBviWSbpo5jOYTQ9hQKSQqlN8Xa2CaWZCzFdv6+21N7250ZZt/mm8m0&#10;bMDeN85KiBYCGNrS6cZWEj5Pb/MUmA/KatU6ixLu6GFTPD7kKtNutAccjqFiVGJ9piTUIXQZ576s&#10;0Si/cB1a8i6uNyrQ2ldc92qkctPyWIglN6qxdKFWHe5qLK/Hm5HwPqpxm0Svw/562d2/T88fX/sI&#10;pXyaTds1sIBT+AvDLz6hQ0FMZ3ez2rNWwjyhIMniRcTAKLBaxjScSUpWaQq8yPn/H4ofAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJCcMthGAwAAOw8AAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJRytzXiAAAACwEAAA8AAAAAAAAAAAAAAAAAoAUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACvBgAAAAA=&#10;">
                 <v:shape id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjZlxyxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LT8Mw&#10;DL4j8R8iI3FjSXltLcsmQEwMcVoHnK3GtNEap0vCVv49QULi6O/t+XJ0vThQiNazhmKiQBA33lhu&#10;NbxtVxczEDEhG+w9k4ZvirBcnJ7MsTL+yBs61KkVOYRjhRq6lIZKyth05DBO/ECcuU8fHKZ8hlaa&#10;gMcc7np5qdStdGg5N3Q40GNHza7+chr272F7Xdinj1X/Utv9dPf68IxTrc/Pxvs7EInG9C/+c69N&#10;nl+WhboqVXEDvz9lAOTiBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAONmXHLHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="1ECC5A6A" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="20B56715" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -3576,51 +3632,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="55594E16" id="グループ化 8" o:spid="_x0000_s1044" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:341.2pt;width:481.25pt;height:164.3pt;z-index:251661312" coordsize="61119,20865" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbSZPNQQMAADsPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91u0zAUvkfiHazcs/w0SZNo7VQGm5Cm&#10;bdKGdu26ThuR2MZ2l47LVUI8BK+AuOZ5+iIcO2nXrgimoQ0x7cbx8bGPjz+f75x4d29WleiSSlVw&#10;1nP8Hc9BlBE+Kti457w/P3iVOEhpzEa45Iz2nCuqnL3+yxe7tchowCe8HFGJwAhTWS16zkRrkbmu&#10;IhNaYbXDBWWgzLmssAZRjt2RxDVYr0o38LzYrbkcCckJVQpG3zRKp2/t5zkl+iTPFdWo7Dngm7at&#10;tO3QtG5/F2djicWkIK0b+B5eVLhgsOnK1BusMZrKYstUVRDJFc/1DuGVy/O8INSeAU7je7dOcyj5&#10;VNizjLN6LFYwAbS3cLq3WXJ8eSjFmTiVgEQtxoCFlcxZZrmszBe8RDML2dUKMjrTiMBg7Pt+mgKy&#10;BHSBl8RR1IJKJoD81joyefuHle5yY3fDnVpAgKgbDNTfYXA2wYJaaFUGGJxKVIwgfhMvDsPQj2IH&#10;MVxBvC7mnxfX3xbXPxbzL2gx/7qYzxfX30FGvokd4xUsN/ghPXvNAZHVuILBu8IYpJEfJi2MfjdN&#10;I8AU7K/AwJmQSh9SXiHT6TkSQttGHL48UrqZupxidlW8LEYHRVlawdCJ7pcSXWIgQqmtk2B8Y1bJ&#10;UA032oEb3LJgTK/WD0tMPrTurVkAeyUDnw0ozeFNT8+GswbczhKxIR9dAWCSN3RUghwUYP8IK32K&#10;JfAPgICcok+gyUsOTvG256AJl59+NW7mQ0iA1kE18LnnqI9TLKmDyncMgiX1w9AkACuEUTcAQa5r&#10;husaNq32OSDlQ/YSxHbNfF0uu7nk1QWknoHZFVSYEdi75xAtl8K+bvIMJC9CBwM7DUgvsD5iZ4IY&#10;4wZmg+z57AJL0d6sBm4d82WA4uzWBTdzzUrGB1PN88LevoG6wbW9ASBLE58Pz5o4iKNuN42ih2aN&#10;nwRBHNs4wtkyBW1wJ4DwDaJ/TR3GDfMaUv6WEuEzJZ4kJdIgAT4kHcgfD1VHOn7sRT6knu2ivMGI&#10;p1pNLMlvst5zNXkq1aSTpmHkJV74ONy5U01Jku5/U1Pi55ry2DXFPlXghWZ/2NvXpHkCrsv2t+zm&#10;zdv/CQAA//8DAFBLAwQUAAYACAAAACEAx0sAWuEAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wWrDMBBE74X+g9hCb4kkpzWJazmE0PYUCk0KJTfF2tgm1spYiu38fdVTe1zmMfM2X0+2ZQP2vnGk&#10;QM4FMKTSmYYqBV+Ht9kSmA+ajG4doYIbelgX93e5zowb6ROHfahYLCGfaQV1CF3GuS9rtNrPXYcU&#10;s7PrrQ7x7Ctuej3GctvyRIiUW91QXKh1h9say8v+ahW8j3rcLOTrsLuct7fj4fnjeydRqceHafMC&#10;LOAU/mD41Y/qUESnk7uS8axVMFtEUEG6TJ6AxXyVJgmwUwSFlAJ4kfP/LxQ/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhABtJk81BAwAAOw8AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAMdLAFrhAAAACgEAAA8AAAAAAAAAAAAAAAAAmwUAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACpBgAAAAA=&#10;">
                 <v:shape id="_x0000_s1045" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6PoFwyAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X9h3CCb65tFK7UZeNKQ6VPa1Tn4/mbMOaS5fErX57Iwh7vN//W6xG24sT+WAcK8inGQjixmnD&#10;rYL3/eZ2DiJEZI29Y1LwQwFWy8nVAivtzryjUx1bkUI4VKigi3GopAxNRxbD1A3Eifty3mJMp2+l&#10;9nhO4baXd1lWSouGU0OHAz111Bzqb6vg+OH3RW6ePzf9W22Os8P28QVnSt1cj+sHEJHGeBH/u191&#10;mj/PyqIo8vsS/n5KAMjlLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC6PoFwyAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="7A8E83C1" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="48618676" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -3962,51 +4018,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="39F5A84A" id="グループ化 7" o:spid="_x0000_s1049" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:162.9pt;width:481.25pt;height:164.3pt;z-index:251654144" coordsize="61119,20865" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCATd47RgMAADgPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV91q2zAUvh/sHYTvV/8kdm1Tp2TtWgal&#10;LbSj14oix2a2pElKne6ygbGH2CuMXe958iI7kpM0acZWOrJCKQFHRzo6Ovp0vqOjvf1JXaFrKlXJ&#10;Web4O56DKCN8WLJR5ny4PHoTO0hpzIa44oxmzg1Vzn7v9au9RqQ04AWvhlQiMMJU2ojMKbQWqesq&#10;UtAaqx0uKIPBnMsaaxDlyB1K3ID1unIDz4vchsuhkJxQpaD3sB10etZ+nlOiz/JcUY2qzAHftP1K&#10;+x2Yr9vbw+lIYlGUZO4GfoQXNS4ZLLo0dYg1RmNZbpiqSyK54rneIbx2eZ6XhNo9wG58795ujiUf&#10;C7uXUdqMxBImgPYeTo82S06vj6W4EOcSkGjECLCwktnLJJe1+Qcv0cRCdrOEjE40ItAZ+b6fJIAs&#10;gbHAi6MwnINKCkB+Yx4p3v1lprtY2F1zpxEQIOoOA/VvGFwUWFALrUoBg3OJyiHErxckURR2oo6D&#10;GK4hXmfTL7Pb77Pbn7PpVzSbfptNp7PbHyAj38SO8QqmG/yQnrzlgMiyX0HnQ2EMktDvxnMY/d0k&#10;CQFTsL8EA6dCKn1MeY1MI3MkhLaNOHx9onSrulAxqypelcOjsqqsYOhEDyqJrjEQodLWSTC+plUx&#10;1MCJduAENywY08v5gwqTj3P3ViyAvYqBzwaUdvOmpSeDSQvu7gKxAR/eAGCSt3RUghyVYP8EK32O&#10;JfAPgICcos/gk1ccnOLzloMKLj//rt/oQ0jAqIMa4HPmqE9jLKmDqvcMgiXxu12TAKzQDXcDEOTq&#10;yGB1hI3rAw5I+ZC9BLFNo6+rRTOXvL6C1NM3q8IQZgTWzhyi5UI40G2egeRFaL9v1YD0AusTdiGI&#10;MW5gNsheTq6wFPOT1cCtU74IUJzeO+BW18xkvD/WPC/t6RuoW1znJwBkaeNz66yJvU6UwC/aNmn8&#10;OAgi4CZEO04XGWiNOgFEbxA+NXMYN8RrOflHRsQvjHiWjPDDyOuaYA22R4mOH3mhD6ln81Jeo8Rz&#10;vU2SF+48S+50g24UBd3/Q5wH3ShxbCuXp6zFHnqjQFUD185dLfBSY22/xrLvFHie2Wp9/pQ0779V&#10;2dZkdw/e3i8AAAD//wMAUEsDBBQABgAIAAAAIQBFWnpP4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9PS8NAFMTvgt9heYK3dvOnCRqzKaWopyLYCuLtNXlNQrO7IbtN0m/v82SPwwwzv8nXs+7E&#10;SINrrVEQLgMQZEpbtaZW8HV4WzyBcB5NhZ01pOBKDtbF/V2OWWUn80nj3teCS4zLUEHjfZ9J6cqG&#10;NLql7cmwd7KDRs9yqGU14MTlupNREKRSY2t4ocGetg2V5/1FK3ifcNrE4eu4O5+2159D8vG9C0mp&#10;x4d58wLC0+z/w/CHz+hQMNPRXkzlRKdgEXNQQRwl/ID95zSKQBwVpMlqBbLI5e2D4hcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCATd47RgMAADgPAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFWnpP4AAAAAkBAAAPAAAAAAAAAAAAAAAAAKAFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAArQYAAAAA&#10;">
                 <v:shape id="_x0000_s1050" type="#_x0000_t202" style="position:absolute;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCu+/FByAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LTwIx&#10;EL6b8B+aIfEmXR4uuFKIGogYTyzqebIddxu206WtsP57a2Licb73LNe9bcWZfDCOFYxHGQjiymnD&#10;tYK3w/ZmASJEZI2tY1LwTQHWq8HVEgvtLryncxlrkUI4FKigibErpAxVQxbDyHXEift03mJMp6+l&#10;9nhJ4baVkyzLpUXDqaHBjp4aqo7ll1VweveH2dhsPrbtS2lO8+Pr4zPOlboe9g/3ICL18V/8597p&#10;ND+b3OX57TSfwu9PCQC5+gEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCu+/FByAAAAOMA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="0668FEFB" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="050A97A3" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -4348,51 +4404,51 @@
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t>説明</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:group w14:anchorId="4FDC8322" id="グループ化 6" o:spid="_x0000_s1054" style="position:absolute;left:0;text-align:left;margin-left:-.15pt;margin-top:0;width:481.25pt;height:164.35pt;z-index:251646976;mso-position-vertical-relative:margin" coordorigin=",-6" coordsize="61119,20871" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmnFHWSwMAAEAPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV81OGzEQvlfqO1h7h433J9lEbFAKBVVC&#10;gAQVZ8fxJqvu2q7tsKFHIlV9iL5C1XOfJy/SsTd//LRFVCkS5bLr8djjmc/zje2d3UlZoEumdC54&#10;6uHthocYp2KQ82HqvT8/2Eo8pA3hA1IIzlLvimlvt/v61U4lOywQI1EMmEJghOtOJVNvZIzs+L6m&#10;I1YSvS0k46DMhCqJAVEN/YEiFVgvCz9oNJp+JdRAKkGZ1tC7Xyu9rrOfZYyakyzTzKAi9cA3477K&#10;ffv263d3SGeoiBzldO4GeYQXJck5LLo0tU8MQWOV3zFV5lQJLTKzTUXpiyzLKXMxQDS4cSuaQyXG&#10;0sUy7FRDuYQJoL2F06PN0uPLQyXP5KkCJCo5BCycZGOZZKq0f/ASTRxkV0vI2MQgCp1NjHG7DchS&#10;0AWNpIWTuAaVjgD51bytZrhUvP3DZH+xtn/Do0pCjugVDPrvYDgbEckcuroDMJwqlA8ghiTBOAhj&#10;CImTEjJ2Nv08u/42u/4xm35Bs+nX2XQ6u/4OMsI2UOsUzLYIIjN5IwCTZb+Gzl8CuQJkgWXQjnGU&#10;zLHErXY7BmBhiSUcpCOVNodMlMg2Uk9Bfru0I5dH2tRDF0PswloU+eAgLwonWE6xvUKhSwJsKIzz&#10;E4zfGFVwVMG2WgDuWLCml/P7BaEf5u6tWQB7BQefLS51/LZlJv1JDe8SnL4YXAFmStSc1JIe5GD/&#10;iGhzShSQEICAwmJO4JMVApwS85aHRkJ9uq/fjoekAK2HKiB16umPY6KYh4p3HNKljaMIzBonRHEr&#10;AEGta/rrGj4u9wQghaGESeqadrwpFs1MifIC6k/PrgoqwimsnXrUqIWwZ+piAxWMsl7PDQPmS2KO&#10;+Jmk1riF2SJ7PrkgSs531kBSHItFipLOrQ2ux9qZXPTGRmS5230LdY3rfAeALnWKbpw3UdgK4yBu&#10;tjfNG5wEQbMZ1kXmXuoEkL2BKzZPyRwuLPFqTv6WEcGijLww4lkxAgdRI4nioLVBSoS42YgxlJ67&#10;J/N/cZq4MrCqei+nyTM5TTBu4TAOMZTxjV3D1rnzoEMlSVpPfR178KESvRwq//qa5R4r8ExzF/b5&#10;k9K+A9dldy1bPXy7PwEAAP//AwBQSwMEFAAGAAgAAAAhAHGAHGXeAAAABgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj09Lw0AUxO+C32F5grd28wdrG/NSSlFPRbAVpLdt9jUJzb4N2W2SfnvXkx6HGWZ+&#10;k68n04qBetdYRojnEQji0uqGK4Svw9tsCcJ5xVq1lgnhRg7Wxf1drjJtR/6kYe8rEUrYZQqh9r7L&#10;pHRlTUa5ue2Ig3e2vVE+yL6SuldjKDetTKJoIY1qOCzUqqNtTeVlfzUI76MaN2n8Ouwu5+3teHj6&#10;+N7FhPj4MG1eQHia/F8YfvEDOhSB6WSvrJ1oEWZpCCKEP8FcLZIExAkhTZbPIItc/scvfgAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBmnFHWSwMAAEAPAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBxgBxl3gAAAAYBAAAPAAAAAAAAAAAAAAAAAKUF&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAsAYAAAAA&#10;">
                 <v:shape id="_x0000_s1055" type="#_x0000_t202" style="position:absolute;top:-6;width:29514;height:17995;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA/rA3NyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9dT8Iw&#10;FIbvTfgPzTHxTrpNhWVQCBqJGq8YyvXJetwa1tPRVpj/3l6YePnm/cqzXI+2F2fywThWkE8zEMSN&#10;04ZbBR/77W0JIkRkjb1jUvBDAdarydUSK+0uvKNzHVuRRjhUqKCLcaikDE1HFsPUDcTJ+3LeYkzS&#10;t1J7vKRx28siy2bSouH00OFATx01x/rbKjh9+v19bp4P2/6tNqf58f3xBedK3VyPmwWISGP8D/+1&#10;X7WCoizzvLh7SBAJKeGAXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAP6wNzckAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
                       <w:p w14:paraId="044F5363" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>［写真］</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="723EA7AC" w14:textId="77777777" w:rsidR="00FA1E26" w:rsidRDefault="00FA1E26" w:rsidP="00FA1E26">
                         <w:pPr>
                           <w:jc w:val="center"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                           </w:rPr>
                           <w:t>８cm×６cm程度</w:t>
@@ -4492,163 +4548,163 @@
                           <w:t>説明</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap anchory="margin"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F702E9" w:rsidSect="00C43B28">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:num="2" w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="311" w:charSpace="-131"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B9BE907" w14:textId="77777777" w:rsidR="00615B33" w:rsidRDefault="00615B33" w:rsidP="00347E9E">
+    <w:p w14:paraId="3405A1BF" w14:textId="77777777" w:rsidR="00292E08" w:rsidRDefault="00292E08" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71E87BD2" w14:textId="77777777" w:rsidR="00615B33" w:rsidRDefault="00615B33" w:rsidP="00347E9E">
+    <w:p w14:paraId="3D8501DA" w14:textId="77777777" w:rsidR="00292E08" w:rsidRDefault="00292E08" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E72264B" w14:textId="77777777" w:rsidR="00615B33" w:rsidRDefault="00615B33" w:rsidP="00347E9E">
+    <w:p w14:paraId="35542E14" w14:textId="77777777" w:rsidR="00292E08" w:rsidRDefault="00292E08" w:rsidP="00347E9E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B788AB9" w14:textId="77777777" w:rsidR="00615B33" w:rsidRDefault="00615B33" w:rsidP="00347E9E">
+    <w:p w14:paraId="1CCFA1C2" w14:textId="77777777" w:rsidR="00292E08" w:rsidRDefault="00292E08" w:rsidP="00347E9E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A593DA7" w14:textId="6426875F" w:rsidR="005933BB" w:rsidRPr="005933BB" w:rsidRDefault="005933BB" w:rsidP="005933BB">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005933BB">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">［ </w:t>
     </w:r>
     <w:r w:rsidR="009A0949">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>北海道高等学校</w:t>
     </w:r>
     <w:r w:rsidRPr="005933BB">
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>商業教育フェア ］</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA72819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04A8F2A6"/>
     <w:lvl w:ilvl="0" w:tplc="681683AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1072" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
@@ -4961,199 +5017,206 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3271" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3711" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4151" w:hanging="440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="156657197">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2078894010">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2084057747">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1473446598">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="209"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF063F"/>
     <w:rsid w:val="000261BC"/>
     <w:rsid w:val="000814F1"/>
     <w:rsid w:val="000815B8"/>
     <w:rsid w:val="00184B6A"/>
     <w:rsid w:val="001D41AA"/>
     <w:rsid w:val="002234C7"/>
     <w:rsid w:val="0023716E"/>
     <w:rsid w:val="00274B22"/>
     <w:rsid w:val="00276CC6"/>
+    <w:rsid w:val="00292E08"/>
     <w:rsid w:val="00331E8D"/>
     <w:rsid w:val="0033566C"/>
     <w:rsid w:val="00347E9E"/>
     <w:rsid w:val="003A5342"/>
+    <w:rsid w:val="004D0620"/>
     <w:rsid w:val="004E7773"/>
     <w:rsid w:val="005933BB"/>
     <w:rsid w:val="005A51EB"/>
     <w:rsid w:val="005A7389"/>
     <w:rsid w:val="005E2823"/>
     <w:rsid w:val="005E2B11"/>
     <w:rsid w:val="00615B33"/>
     <w:rsid w:val="00680339"/>
     <w:rsid w:val="00735A5D"/>
     <w:rsid w:val="00743531"/>
     <w:rsid w:val="007B5D3B"/>
     <w:rsid w:val="007E6CD7"/>
     <w:rsid w:val="00830E3E"/>
     <w:rsid w:val="00842779"/>
     <w:rsid w:val="008879F3"/>
+    <w:rsid w:val="008B0337"/>
     <w:rsid w:val="008C2A92"/>
     <w:rsid w:val="008C6263"/>
     <w:rsid w:val="008D4E57"/>
     <w:rsid w:val="00942EFE"/>
     <w:rsid w:val="009A0949"/>
+    <w:rsid w:val="00A66CBC"/>
+    <w:rsid w:val="00B36330"/>
+    <w:rsid w:val="00B768DF"/>
     <w:rsid w:val="00C43B28"/>
     <w:rsid w:val="00D95533"/>
     <w:rsid w:val="00D96A5B"/>
     <w:rsid w:val="00DD5163"/>
     <w:rsid w:val="00DE48B7"/>
     <w:rsid w:val="00E065E4"/>
     <w:rsid w:val="00E31EDE"/>
     <w:rsid w:val="00E80DC3"/>
     <w:rsid w:val="00ED34F7"/>
     <w:rsid w:val="00F30BF6"/>
     <w:rsid w:val="00F702E9"/>
     <w:rsid w:val="00FA1E26"/>
     <w:rsid w:val="00FF063F"/>
     <w:rsid w:val="00FF12C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11C8AF4A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D97D517E-FA6A-453E-B5BC-434A0BC47167}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5481,50 +5544,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005933BB"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -5628,52 +5696,53 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F30BF6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F30BF6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -5937,71 +6006,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>1364</Characters>
+  <Pages>1</Pages>
+  <Words>175</Words>
+  <Characters>998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1600</CharactersWithSpaces>
+  <CharactersWithSpaces>1171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>y-sasaki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>